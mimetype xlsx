--- v0 (2026-05-25)
+++ v1 (2026-07-09)
@@ -412,51 +412,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:I137"/>
+  <dimension ref="A1:I1"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Tím</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Klub</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>Sezóna</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
@@ -467,5749 +467,62 @@
         <is>
           <t>Meno</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>Priezvisko</t>
         </is>
       </c>
       <c r="G1" t="inlineStr">
         <is>
           <t>SVK ID</t>
         </is>
       </c>
       <c r="H1" t="inlineStr">
         <is>
           <t>Kapitán</t>
         </is>
       </c>
       <c r="I1" t="inlineStr">
         <is>
           <t>Hosť</t>
         </is>
       </c>
     </row>
-    <row r="2">
-[...5685 lines deleted...]
-    </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:I471"/>
+  <dimension ref="A1:I1"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Tím</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Klub</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>Sezóna</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
@@ -6220,20113 +533,44 @@
         <is>
           <t>Meno</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>Priezvisko</t>
         </is>
       </c>
       <c r="G1" t="inlineStr">
         <is>
           <t>SVK ID</t>
         </is>
       </c>
       <c r="H1" t="inlineStr">
         <is>
           <t>Kapitán</t>
         </is>
       </c>
       <c r="I1" t="inlineStr">
         <is>
           <t>Hosť</t>
         </is>
       </c>
     </row>
-    <row r="2">
-[...20067 lines deleted...]
-    </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>