--- v1 (2026-07-09)
+++ v2 (2026-08-24)
@@ -412,51 +412,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:I1"/>
+  <dimension ref="A1:I17"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Tím</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Klub</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>Sezóna</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
@@ -464,65 +464,770 @@
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>Meno</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>Priezvisko</t>
         </is>
       </c>
       <c r="G1" t="inlineStr">
         <is>
           <t>SVK ID</t>
         </is>
       </c>
       <c r="H1" t="inlineStr">
         <is>
           <t>Kapitán</t>
         </is>
       </c>
       <c r="I1" t="inlineStr">
         <is>
           <t>Hosť</t>
+        </is>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>AD darts club Hlohovec B</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>AD Darts club Hlohovec</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>26/27</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Materské družstvo</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t>Andrej</t>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>Daniš</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>SVK000922</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Áno</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="inlineStr">
+        <is>
+          <t>AD darts club Hlohovec B</t>
+        </is>
+      </c>
+      <c r="B3" t="inlineStr">
+        <is>
+          <t>AD Darts club Hlohovec</t>
+        </is>
+      </c>
+      <c r="C3" t="inlineStr">
+        <is>
+          <t>26/27</t>
+        </is>
+      </c>
+      <c r="D3" t="inlineStr">
+        <is>
+          <t>Materské družstvo</t>
+        </is>
+      </c>
+      <c r="E3" t="inlineStr">
+        <is>
+          <t>Jakub</t>
+        </is>
+      </c>
+      <c r="F3" t="inlineStr">
+        <is>
+          <t>Daniš</t>
+        </is>
+      </c>
+      <c r="G3" t="inlineStr">
+        <is>
+          <t>SVK001013</t>
+        </is>
+      </c>
+      <c r="H3" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+      <c r="I3" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="inlineStr">
+        <is>
+          <t>AD darts club Hlohovec B</t>
+        </is>
+      </c>
+      <c r="B4" t="inlineStr">
+        <is>
+          <t>AD Darts club Hlohovec</t>
+        </is>
+      </c>
+      <c r="C4" t="inlineStr">
+        <is>
+          <t>26/27</t>
+        </is>
+      </c>
+      <c r="D4" t="inlineStr">
+        <is>
+          <t>Materské družstvo</t>
+        </is>
+      </c>
+      <c r="E4" t="inlineStr">
+        <is>
+          <t>Daniel</t>
+        </is>
+      </c>
+      <c r="F4" t="inlineStr">
+        <is>
+          <t>Břeň</t>
+        </is>
+      </c>
+      <c r="G4" t="inlineStr">
+        <is>
+          <t>SVK000887</t>
+        </is>
+      </c>
+      <c r="H4" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+      <c r="I4" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" t="inlineStr">
+        <is>
+          <t>AD darts club Hlohovec B</t>
+        </is>
+      </c>
+      <c r="B5" t="inlineStr">
+        <is>
+          <t>AD Darts club Hlohovec</t>
+        </is>
+      </c>
+      <c r="C5" t="inlineStr">
+        <is>
+          <t>26/27</t>
+        </is>
+      </c>
+      <c r="D5" t="inlineStr">
+        <is>
+          <t>Materské družstvo</t>
+        </is>
+      </c>
+      <c r="E5" t="inlineStr">
+        <is>
+          <t>Jurij</t>
+        </is>
+      </c>
+      <c r="F5" t="inlineStr">
+        <is>
+          <t>Gosár</t>
+        </is>
+      </c>
+      <c r="G5" t="inlineStr">
+        <is>
+          <t>SVK000980</t>
+        </is>
+      </c>
+      <c r="H5" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+      <c r="I5" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" t="inlineStr">
+        <is>
+          <t>AD darts club Hlohovec B</t>
+        </is>
+      </c>
+      <c r="B6" t="inlineStr">
+        <is>
+          <t>AD Darts club Hlohovec</t>
+        </is>
+      </c>
+      <c r="C6" t="inlineStr">
+        <is>
+          <t>26/27</t>
+        </is>
+      </c>
+      <c r="D6" t="inlineStr">
+        <is>
+          <t>Materské družstvo</t>
+        </is>
+      </c>
+      <c r="E6" t="inlineStr">
+        <is>
+          <t>Martin</t>
+        </is>
+      </c>
+      <c r="F6" t="inlineStr">
+        <is>
+          <t>Kubizna</t>
+        </is>
+      </c>
+      <c r="G6" t="inlineStr">
+        <is>
+          <t>SVK001937</t>
+        </is>
+      </c>
+      <c r="H6" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+      <c r="I6" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="inlineStr">
+        <is>
+          <t>AD darts club Hlohovec B</t>
+        </is>
+      </c>
+      <c r="B7" t="inlineStr">
+        <is>
+          <t>AD Darts club Hlohovec</t>
+        </is>
+      </c>
+      <c r="C7" t="inlineStr">
+        <is>
+          <t>26/27</t>
+        </is>
+      </c>
+      <c r="D7" t="inlineStr">
+        <is>
+          <t>Materské družstvo</t>
+        </is>
+      </c>
+      <c r="E7" t="inlineStr">
+        <is>
+          <t>Jozef</t>
+        </is>
+      </c>
+      <c r="F7" t="inlineStr">
+        <is>
+          <t>Sekereš</t>
+        </is>
+      </c>
+      <c r="G7" t="inlineStr">
+        <is>
+          <t>SVK000394</t>
+        </is>
+      </c>
+      <c r="H7" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+      <c r="I7" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="inlineStr">
+        <is>
+          <t>AD darts club Hlohovec B</t>
+        </is>
+      </c>
+      <c r="B8" t="inlineStr">
+        <is>
+          <t>AD Darts club Hlohovec</t>
+        </is>
+      </c>
+      <c r="C8" t="inlineStr">
+        <is>
+          <t>26/27</t>
+        </is>
+      </c>
+      <c r="D8" t="inlineStr">
+        <is>
+          <t>Materské družstvo</t>
+        </is>
+      </c>
+      <c r="E8" t="inlineStr">
+        <is>
+          <t>Peter</t>
+        </is>
+      </c>
+      <c r="F8" t="inlineStr">
+        <is>
+          <t>Martin</t>
+        </is>
+      </c>
+      <c r="G8" t="inlineStr">
+        <is>
+          <t>SVK000840</t>
+        </is>
+      </c>
+      <c r="H8" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+      <c r="I8" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="inlineStr">
+        <is>
+          <t>AD darts club Hlohovec B</t>
+        </is>
+      </c>
+      <c r="B9" t="inlineStr">
+        <is>
+          <t>AD Darts club Hlohovec</t>
+        </is>
+      </c>
+      <c r="C9" t="inlineStr">
+        <is>
+          <t>26/27</t>
+        </is>
+      </c>
+      <c r="D9" t="inlineStr">
+        <is>
+          <t>Materské družstvo</t>
+        </is>
+      </c>
+      <c r="E9" t="inlineStr">
+        <is>
+          <t>Denys</t>
+        </is>
+      </c>
+      <c r="F9" t="inlineStr">
+        <is>
+          <t>Sennikov</t>
+        </is>
+      </c>
+      <c r="G9" t="inlineStr">
+        <is>
+          <t>SVK002257</t>
+        </is>
+      </c>
+      <c r="H9" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+      <c r="I9" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="inlineStr">
+        <is>
+          <t>Darts club Šaľa</t>
+        </is>
+      </c>
+      <c r="B11" t="inlineStr">
+        <is>
+          <t>DARTS CLUB ŠAĽA</t>
+        </is>
+      </c>
+      <c r="C11" t="inlineStr">
+        <is>
+          <t>26/27</t>
+        </is>
+      </c>
+      <c r="D11" t="inlineStr">
+        <is>
+          <t>Materské družstvo</t>
+        </is>
+      </c>
+      <c r="E11" t="inlineStr">
+        <is>
+          <t>Dávid</t>
+        </is>
+      </c>
+      <c r="F11" t="inlineStr">
+        <is>
+          <t>Gettín</t>
+        </is>
+      </c>
+      <c r="G11" t="inlineStr">
+        <is>
+          <t>SVK000935</t>
+        </is>
+      </c>
+      <c r="H11" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+      <c r="I11" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="inlineStr">
+        <is>
+          <t>Darts club Šaľa</t>
+        </is>
+      </c>
+      <c r="B12" t="inlineStr">
+        <is>
+          <t>DARTS CLUB ŠAĽA</t>
+        </is>
+      </c>
+      <c r="C12" t="inlineStr">
+        <is>
+          <t>26/27</t>
+        </is>
+      </c>
+      <c r="D12" t="inlineStr">
+        <is>
+          <t>Materské družstvo</t>
+        </is>
+      </c>
+      <c r="E12" t="inlineStr">
+        <is>
+          <t>Zsolt</t>
+        </is>
+      </c>
+      <c r="F12" t="inlineStr">
+        <is>
+          <t>Perleczký</t>
+        </is>
+      </c>
+      <c r="G12" t="inlineStr">
+        <is>
+          <t>SVK002694</t>
+        </is>
+      </c>
+      <c r="H12" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+      <c r="I12" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="inlineStr">
+        <is>
+          <t>Darts club Šaľa</t>
+        </is>
+      </c>
+      <c r="B13" t="inlineStr">
+        <is>
+          <t>DARTS CLUB ŠAĽA</t>
+        </is>
+      </c>
+      <c r="C13" t="inlineStr">
+        <is>
+          <t>26/27</t>
+        </is>
+      </c>
+      <c r="D13" t="inlineStr">
+        <is>
+          <t>Materské družstvo</t>
+        </is>
+      </c>
+      <c r="E13" t="inlineStr">
+        <is>
+          <t>Richard</t>
+        </is>
+      </c>
+      <c r="F13" t="inlineStr">
+        <is>
+          <t>Bergendi</t>
+        </is>
+      </c>
+      <c r="G13" t="inlineStr">
+        <is>
+          <t>SVK001769</t>
+        </is>
+      </c>
+      <c r="H13" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+      <c r="I13" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="inlineStr">
+        <is>
+          <t>Darts club Šaľa</t>
+        </is>
+      </c>
+      <c r="B14" t="inlineStr">
+        <is>
+          <t>DARTS CLUB ŠAĽA</t>
+        </is>
+      </c>
+      <c r="C14" t="inlineStr">
+        <is>
+          <t>26/27</t>
+        </is>
+      </c>
+      <c r="D14" t="inlineStr">
+        <is>
+          <t>Materské družstvo</t>
+        </is>
+      </c>
+      <c r="E14" t="inlineStr">
+        <is>
+          <t>Marek</t>
+        </is>
+      </c>
+      <c r="F14" t="inlineStr">
+        <is>
+          <t>Lenčéš</t>
+        </is>
+      </c>
+      <c r="G14" t="inlineStr">
+        <is>
+          <t>SVK001456</t>
+        </is>
+      </c>
+      <c r="H14" t="inlineStr">
+        <is>
+          <t>Áno</t>
+        </is>
+      </c>
+      <c r="I14" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="inlineStr">
+        <is>
+          <t>Darts club Šaľa</t>
+        </is>
+      </c>
+      <c r="B15" t="inlineStr">
+        <is>
+          <t>DARTS CLUB ŠAĽA</t>
+        </is>
+      </c>
+      <c r="C15" t="inlineStr">
+        <is>
+          <t>26/27</t>
+        </is>
+      </c>
+      <c r="D15" t="inlineStr">
+        <is>
+          <t>Materské družstvo</t>
+        </is>
+      </c>
+      <c r="E15" t="inlineStr">
+        <is>
+          <t>Štefan</t>
+        </is>
+      </c>
+      <c r="F15" t="inlineStr">
+        <is>
+          <t>Szabo</t>
+        </is>
+      </c>
+      <c r="G15" t="inlineStr">
+        <is>
+          <t>SVK002480</t>
+        </is>
+      </c>
+      <c r="H15" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+      <c r="I15" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" t="inlineStr">
+        <is>
+          <t>Darts club Šaľa</t>
+        </is>
+      </c>
+      <c r="B16" t="inlineStr">
+        <is>
+          <t>DARTS CLUB ŠAĽA</t>
+        </is>
+      </c>
+      <c r="C16" t="inlineStr">
+        <is>
+          <t>26/27</t>
+        </is>
+      </c>
+      <c r="D16" t="inlineStr">
+        <is>
+          <t>Materské družstvo</t>
+        </is>
+      </c>
+      <c r="E16" t="inlineStr">
+        <is>
+          <t>Peter</t>
+        </is>
+      </c>
+      <c r="F16" t="inlineStr">
+        <is>
+          <t>Mészáros</t>
+        </is>
+      </c>
+      <c r="G16" t="inlineStr">
+        <is>
+          <t>SVK001501</t>
+        </is>
+      </c>
+      <c r="H16" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+      <c r="I16" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" t="inlineStr">
+        <is>
+          <t>Darts club Šaľa</t>
+        </is>
+      </c>
+      <c r="B17" t="inlineStr">
+        <is>
+          <t>DARTS CLUB ŠAĽA</t>
+        </is>
+      </c>
+      <c r="C17" t="inlineStr">
+        <is>
+          <t>26/27</t>
+        </is>
+      </c>
+      <c r="D17" t="inlineStr">
+        <is>
+          <t>Materské družstvo</t>
+        </is>
+      </c>
+      <c r="E17" t="inlineStr">
+        <is>
+          <t>Simon</t>
+        </is>
+      </c>
+      <c r="F17" t="inlineStr">
+        <is>
+          <t>Szedlár</t>
+        </is>
+      </c>
+      <c r="G17" t="inlineStr">
+        <is>
+          <t>SVK001450</t>
+        </is>
+      </c>
+      <c r="H17" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+      <c r="I17" t="inlineStr">
+        <is>
+          <t>Nie</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:I1"/>
+  <dimension ref="A1:I235"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Tím</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Klub</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>Sezóna</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
@@ -530,47 +1235,9964 @@
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>Meno</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>Priezvisko</t>
         </is>
       </c>
       <c r="G1" t="inlineStr">
         <is>
           <t>SVK ID</t>
         </is>
       </c>
       <c r="H1" t="inlineStr">
         <is>
           <t>Kapitán</t>
         </is>
       </c>
       <c r="I1" t="inlineStr">
         <is>
           <t>Hosť</t>
+        </is>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>AD darts club junior Hlohovec</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>AD Darts club Hlohovec</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>26/27</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Materské družstvo</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t>Bára</t>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>Adamcová</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>SVK002289</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="inlineStr">
+        <is>
+          <t>AD darts club junior Hlohovec</t>
+        </is>
+      </c>
+      <c r="B3" t="inlineStr">
+        <is>
+          <t>AD Darts club Hlohovec</t>
+        </is>
+      </c>
+      <c r="C3" t="inlineStr">
+        <is>
+          <t>26/27</t>
+        </is>
+      </c>
+      <c r="D3" t="inlineStr">
+        <is>
+          <t>Materské družstvo</t>
+        </is>
+      </c>
+      <c r="E3" t="inlineStr">
+        <is>
+          <t>Peter</t>
+        </is>
+      </c>
+      <c r="F3" t="inlineStr">
+        <is>
+          <t>Adamec</t>
+        </is>
+      </c>
+      <c r="G3" t="inlineStr">
+        <is>
+          <t>SVK002287</t>
+        </is>
+      </c>
+      <c r="H3" t="inlineStr">
+        <is>
+          <t>Áno</t>
+        </is>
+      </c>
+      <c r="I3" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="inlineStr">
+        <is>
+          <t>AD darts club junior Hlohovec</t>
+        </is>
+      </c>
+      <c r="B4" t="inlineStr">
+        <is>
+          <t>AD Darts club Hlohovec</t>
+        </is>
+      </c>
+      <c r="C4" t="inlineStr">
+        <is>
+          <t>26/27</t>
+        </is>
+      </c>
+      <c r="D4" t="inlineStr">
+        <is>
+          <t>Materské družstvo</t>
+        </is>
+      </c>
+      <c r="E4" t="inlineStr">
+        <is>
+          <t>Viktória</t>
+        </is>
+      </c>
+      <c r="F4" t="inlineStr">
+        <is>
+          <t>Košecká</t>
+        </is>
+      </c>
+      <c r="G4" t="inlineStr">
+        <is>
+          <t>SVK001641</t>
+        </is>
+      </c>
+      <c r="H4" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+      <c r="I4" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" t="inlineStr">
+        <is>
+          <t>AD darts club junior Hlohovec</t>
+        </is>
+      </c>
+      <c r="B5" t="inlineStr">
+        <is>
+          <t>AD Darts club Hlohovec</t>
+        </is>
+      </c>
+      <c r="C5" t="inlineStr">
+        <is>
+          <t>26/27</t>
+        </is>
+      </c>
+      <c r="D5" t="inlineStr">
+        <is>
+          <t>Materské družstvo</t>
+        </is>
+      </c>
+      <c r="E5" t="inlineStr">
+        <is>
+          <t>Dorota</t>
+        </is>
+      </c>
+      <c r="F5" t="inlineStr">
+        <is>
+          <t>Kubiznová</t>
+        </is>
+      </c>
+      <c r="G5" t="inlineStr">
+        <is>
+          <t>SVK002584</t>
+        </is>
+      </c>
+      <c r="H5" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+      <c r="I5" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" t="inlineStr">
+        <is>
+          <t>AD darts club junior Hlohovec</t>
+        </is>
+      </c>
+      <c r="B6" t="inlineStr">
+        <is>
+          <t>AD Darts club Hlohovec</t>
+        </is>
+      </c>
+      <c r="C6" t="inlineStr">
+        <is>
+          <t>26/27</t>
+        </is>
+      </c>
+      <c r="D6" t="inlineStr">
+        <is>
+          <t>Materské družstvo</t>
+        </is>
+      </c>
+      <c r="E6" t="inlineStr">
+        <is>
+          <t>Adrián</t>
+        </is>
+      </c>
+      <c r="F6" t="inlineStr">
+        <is>
+          <t>Manduch</t>
+        </is>
+      </c>
+      <c r="G6" t="inlineStr">
+        <is>
+          <t>SVK003073</t>
+        </is>
+      </c>
+      <c r="H6" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+      <c r="I6" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="inlineStr">
+        <is>
+          <t>AD darts club junior Hlohovec</t>
+        </is>
+      </c>
+      <c r="B7" t="inlineStr">
+        <is>
+          <t>AD Darts club Hlohovec</t>
+        </is>
+      </c>
+      <c r="C7" t="inlineStr">
+        <is>
+          <t>26/27</t>
+        </is>
+      </c>
+      <c r="D7" t="inlineStr">
+        <is>
+          <t>Materské družstvo</t>
+        </is>
+      </c>
+      <c r="E7" t="inlineStr">
+        <is>
+          <t>Laura</t>
+        </is>
+      </c>
+      <c r="F7" t="inlineStr">
+        <is>
+          <t>Manduchová</t>
+        </is>
+      </c>
+      <c r="G7" t="inlineStr">
+        <is>
+          <t>SVK003074</t>
+        </is>
+      </c>
+      <c r="H7" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+      <c r="I7" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="inlineStr">
+        <is>
+          <t>AD darts club junior Hlohovec</t>
+        </is>
+      </c>
+      <c r="B8" t="inlineStr">
+        <is>
+          <t>AD Darts club Hlohovec</t>
+        </is>
+      </c>
+      <c r="C8" t="inlineStr">
+        <is>
+          <t>26/27</t>
+        </is>
+      </c>
+      <c r="D8" t="inlineStr">
+        <is>
+          <t>Materské družstvo</t>
+        </is>
+      </c>
+      <c r="E8" t="inlineStr">
+        <is>
+          <t>Jakub</t>
+        </is>
+      </c>
+      <c r="F8" t="inlineStr">
+        <is>
+          <t>Oravec</t>
+        </is>
+      </c>
+      <c r="G8" t="inlineStr">
+        <is>
+          <t>SVK002670</t>
+        </is>
+      </c>
+      <c r="H8" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+      <c r="I8" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="inlineStr">
+        <is>
+          <t>AD darts club junior Hlohovec</t>
+        </is>
+      </c>
+      <c r="B9" t="inlineStr">
+        <is>
+          <t>AD Darts club Hlohovec</t>
+        </is>
+      </c>
+      <c r="C9" t="inlineStr">
+        <is>
+          <t>26/27</t>
+        </is>
+      </c>
+      <c r="D9" t="inlineStr">
+        <is>
+          <t>Materské družstvo</t>
+        </is>
+      </c>
+      <c r="E9" t="inlineStr">
+        <is>
+          <t>Alexandra</t>
+        </is>
+      </c>
+      <c r="F9" t="inlineStr">
+        <is>
+          <t>Žofajová</t>
+        </is>
+      </c>
+      <c r="G9" t="inlineStr">
+        <is>
+          <t>SVK002286</t>
+        </is>
+      </c>
+      <c r="H9" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+      <c r="I9" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="inlineStr">
+        <is>
+          <t>AD darts club junior Hlohovec</t>
+        </is>
+      </c>
+      <c r="B10" t="inlineStr">
+        <is>
+          <t>AD Darts club Hlohovec</t>
+        </is>
+      </c>
+      <c r="C10" t="inlineStr">
+        <is>
+          <t>26/27</t>
+        </is>
+      </c>
+      <c r="D10" t="inlineStr">
+        <is>
+          <t>Materské družstvo</t>
+        </is>
+      </c>
+      <c r="E10" t="inlineStr">
+        <is>
+          <t>Zuzana</t>
+        </is>
+      </c>
+      <c r="F10" t="inlineStr">
+        <is>
+          <t>Čmaradová</t>
+        </is>
+      </c>
+      <c r="G10" t="inlineStr">
+        <is>
+          <t>SVK002274</t>
+        </is>
+      </c>
+      <c r="H10" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+      <c r="I10" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="inlineStr">
+        <is>
+          <t>AD darts club junior Hlohovec</t>
+        </is>
+      </c>
+      <c r="B11" t="inlineStr">
+        <is>
+          <t>AD Darts club Hlohovec</t>
+        </is>
+      </c>
+      <c r="C11" t="inlineStr">
+        <is>
+          <t>26/27</t>
+        </is>
+      </c>
+      <c r="D11" t="inlineStr">
+        <is>
+          <t>Materské družstvo</t>
+        </is>
+      </c>
+      <c r="E11" t="inlineStr">
+        <is>
+          <t>Martin</t>
+        </is>
+      </c>
+      <c r="F11" t="inlineStr">
+        <is>
+          <t>Polgar</t>
+        </is>
+      </c>
+      <c r="G11" t="inlineStr">
+        <is>
+          <t>SVK003150</t>
+        </is>
+      </c>
+      <c r="H11" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+      <c r="I11" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="inlineStr">
+        <is>
+          <t>Bohemian Tatras Darts Team - Veľká Ida</t>
+        </is>
+      </c>
+      <c r="B13" t="inlineStr">
+        <is>
+          <t>SLOVENSKÁ ŠÍPKARSKÁ FEDERÁCIA</t>
+        </is>
+      </c>
+      <c r="C13" t="inlineStr">
+        <is>
+          <t>26/27</t>
+        </is>
+      </c>
+      <c r="D13" t="inlineStr">
+        <is>
+          <t>Materské družstvo</t>
+        </is>
+      </c>
+      <c r="E13" t="inlineStr">
+        <is>
+          <t>Jozef</t>
+        </is>
+      </c>
+      <c r="F13" t="inlineStr">
+        <is>
+          <t>Veber</t>
+        </is>
+      </c>
+      <c r="G13" t="inlineStr">
+        <is>
+          <t>SVK001267</t>
+        </is>
+      </c>
+      <c r="H13" t="inlineStr">
+        <is>
+          <t>Áno</t>
+        </is>
+      </c>
+      <c r="I13" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="inlineStr">
+        <is>
+          <t>Bohemian Tatras Darts Team - Veľká Ida</t>
+        </is>
+      </c>
+      <c r="B14" t="inlineStr">
+        <is>
+          <t>SLOVENSKÁ ŠÍPKARSKÁ FEDERÁCIA</t>
+        </is>
+      </c>
+      <c r="C14" t="inlineStr">
+        <is>
+          <t>26/27</t>
+        </is>
+      </c>
+      <c r="D14" t="inlineStr">
+        <is>
+          <t>Materské družstvo</t>
+        </is>
+      </c>
+      <c r="E14" t="inlineStr">
+        <is>
+          <t>Frederik</t>
+        </is>
+      </c>
+      <c r="F14" t="inlineStr">
+        <is>
+          <t>Lazor</t>
+        </is>
+      </c>
+      <c r="G14" t="inlineStr">
+        <is>
+          <t>SVK001934</t>
+        </is>
+      </c>
+      <c r="H14" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+      <c r="I14" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="inlineStr">
+        <is>
+          <t>Bohemian Tatras Darts Team - Veľká Ida</t>
+        </is>
+      </c>
+      <c r="B15" t="inlineStr">
+        <is>
+          <t>SLOVENSKÁ ŠÍPKARSKÁ FEDERÁCIA</t>
+        </is>
+      </c>
+      <c r="C15" t="inlineStr">
+        <is>
+          <t>26/27</t>
+        </is>
+      </c>
+      <c r="D15" t="inlineStr">
+        <is>
+          <t>Materské družstvo</t>
+        </is>
+      </c>
+      <c r="E15" t="inlineStr">
+        <is>
+          <t>Rastislav Fajfa</t>
+        </is>
+      </c>
+      <c r="F15" t="inlineStr">
+        <is>
+          <t>Pfeifer</t>
+        </is>
+      </c>
+      <c r="G15" t="inlineStr">
+        <is>
+          <t>SVK000368</t>
+        </is>
+      </c>
+      <c r="H15" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+      <c r="I15" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" t="inlineStr">
+        <is>
+          <t>Bohemian Tatras Darts Team - Veľká Ida</t>
+        </is>
+      </c>
+      <c r="B16" t="inlineStr">
+        <is>
+          <t>SLOVENSKÁ ŠÍPKARSKÁ FEDERÁCIA</t>
+        </is>
+      </c>
+      <c r="C16" t="inlineStr">
+        <is>
+          <t>26/27</t>
+        </is>
+      </c>
+      <c r="D16" t="inlineStr">
+        <is>
+          <t>Materské družstvo</t>
+        </is>
+      </c>
+      <c r="E16" t="inlineStr">
+        <is>
+          <t>Martin</t>
+        </is>
+      </c>
+      <c r="F16" t="inlineStr">
+        <is>
+          <t>Ziman</t>
+        </is>
+      </c>
+      <c r="G16" t="inlineStr">
+        <is>
+          <t>SVK000051</t>
+        </is>
+      </c>
+      <c r="H16" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+      <c r="I16" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" t="inlineStr">
+        <is>
+          <t>Bohemian Tatras Darts Team - Veľká Ida</t>
+        </is>
+      </c>
+      <c r="B17" t="inlineStr">
+        <is>
+          <t>SLOVENSKÁ ŠÍPKARSKÁ FEDERÁCIA</t>
+        </is>
+      </c>
+      <c r="C17" t="inlineStr">
+        <is>
+          <t>26/27</t>
+        </is>
+      </c>
+      <c r="D17" t="inlineStr">
+        <is>
+          <t>Materské družstvo</t>
+        </is>
+      </c>
+      <c r="E17" t="inlineStr">
+        <is>
+          <t>Michael</t>
+        </is>
+      </c>
+      <c r="F17" t="inlineStr">
+        <is>
+          <t>Kuzmický</t>
+        </is>
+      </c>
+      <c r="G17" t="inlineStr">
+        <is>
+          <t>SVK001307</t>
+        </is>
+      </c>
+      <c r="H17" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+      <c r="I17" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" t="inlineStr">
+        <is>
+          <t>Bohemian Tatras Darts Team - Veľká Ida</t>
+        </is>
+      </c>
+      <c r="B18" t="inlineStr">
+        <is>
+          <t>SLOVENSKÁ ŠÍPKARSKÁ FEDERÁCIA</t>
+        </is>
+      </c>
+      <c r="C18" t="inlineStr">
+        <is>
+          <t>26/27</t>
+        </is>
+      </c>
+      <c r="D18" t="inlineStr">
+        <is>
+          <t>Materské družstvo</t>
+        </is>
+      </c>
+      <c r="E18" t="inlineStr">
+        <is>
+          <t>Jan</t>
+        </is>
+      </c>
+      <c r="F18" t="inlineStr">
+        <is>
+          <t>Kadlec</t>
+        </is>
+      </c>
+      <c r="G18" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="H18" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+      <c r="I18" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" t="inlineStr">
+        <is>
+          <t>Bohemian Tatras Darts Team - Veľká Ida</t>
+        </is>
+      </c>
+      <c r="B19" t="inlineStr">
+        <is>
+          <t>SLOVENSKÁ ŠÍPKARSKÁ FEDERÁCIA</t>
+        </is>
+      </c>
+      <c r="C19" t="inlineStr">
+        <is>
+          <t>26/27</t>
+        </is>
+      </c>
+      <c r="D19" t="inlineStr">
+        <is>
+          <t>Materské družstvo</t>
+        </is>
+      </c>
+      <c r="E19" t="inlineStr">
+        <is>
+          <t>Martina</t>
+        </is>
+      </c>
+      <c r="F19" t="inlineStr">
+        <is>
+          <t>Kadlecová</t>
+        </is>
+      </c>
+      <c r="G19" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="H19" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+      <c r="I19" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" t="inlineStr">
+        <is>
+          <t>DART CLUB Kysucké Nové Mesto</t>
+        </is>
+      </c>
+      <c r="B21" t="inlineStr">
+        <is>
+          <t>Dart Club KNM</t>
+        </is>
+      </c>
+      <c r="C21" t="inlineStr">
+        <is>
+          <t>26/27</t>
+        </is>
+      </c>
+      <c r="D21" t="inlineStr">
+        <is>
+          <t>Materské družstvo</t>
+        </is>
+      </c>
+      <c r="E21" t="inlineStr">
+        <is>
+          <t>Miroslav</t>
+        </is>
+      </c>
+      <c r="F21" t="inlineStr">
+        <is>
+          <t>Adámek</t>
+        </is>
+      </c>
+      <c r="G21" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="H21" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+      <c r="I21" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" t="inlineStr">
+        <is>
+          <t>DART CLUB Kysucké Nové Mesto</t>
+        </is>
+      </c>
+      <c r="B22" t="inlineStr">
+        <is>
+          <t>Dart Club KNM</t>
+        </is>
+      </c>
+      <c r="C22" t="inlineStr">
+        <is>
+          <t>26/27</t>
+        </is>
+      </c>
+      <c r="D22" t="inlineStr">
+        <is>
+          <t>Materské družstvo</t>
+        </is>
+      </c>
+      <c r="E22" t="inlineStr">
+        <is>
+          <t>Jaroslav</t>
+        </is>
+      </c>
+      <c r="F22" t="inlineStr">
+        <is>
+          <t>Buček</t>
+        </is>
+      </c>
+      <c r="G22" t="inlineStr">
+        <is>
+          <t>SVK002786</t>
+        </is>
+      </c>
+      <c r="H22" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+      <c r="I22" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" t="inlineStr">
+        <is>
+          <t>DART CLUB Kysucké Nové Mesto</t>
+        </is>
+      </c>
+      <c r="B23" t="inlineStr">
+        <is>
+          <t>Dart Club KNM</t>
+        </is>
+      </c>
+      <c r="C23" t="inlineStr">
+        <is>
+          <t>26/27</t>
+        </is>
+      </c>
+      <c r="D23" t="inlineStr">
+        <is>
+          <t>Materské družstvo</t>
+        </is>
+      </c>
+      <c r="E23" t="inlineStr">
+        <is>
+          <t>Pavel</t>
+        </is>
+      </c>
+      <c r="F23" t="inlineStr">
+        <is>
+          <t>Búda</t>
+        </is>
+      </c>
+      <c r="G23" t="inlineStr">
+        <is>
+          <t>SVK001441</t>
+        </is>
+      </c>
+      <c r="H23" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+      <c r="I23" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" t="inlineStr">
+        <is>
+          <t>DART CLUB Kysucké Nové Mesto</t>
+        </is>
+      </c>
+      <c r="B24" t="inlineStr">
+        <is>
+          <t>Dart Club KNM</t>
+        </is>
+      </c>
+      <c r="C24" t="inlineStr">
+        <is>
+          <t>26/27</t>
+        </is>
+      </c>
+      <c r="D24" t="inlineStr">
+        <is>
+          <t>Materské družstvo</t>
+        </is>
+      </c>
+      <c r="E24" t="inlineStr">
+        <is>
+          <t>Peter</t>
+        </is>
+      </c>
+      <c r="F24" t="inlineStr">
+        <is>
+          <t>Čuntala</t>
+        </is>
+      </c>
+      <c r="G24" t="inlineStr">
+        <is>
+          <t>SVK000559</t>
+        </is>
+      </c>
+      <c r="H24" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+      <c r="I24" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" t="inlineStr">
+        <is>
+          <t>DART CLUB Kysucké Nové Mesto</t>
+        </is>
+      </c>
+      <c r="B25" t="inlineStr">
+        <is>
+          <t>Dart Club KNM</t>
+        </is>
+      </c>
+      <c r="C25" t="inlineStr">
+        <is>
+          <t>26/27</t>
+        </is>
+      </c>
+      <c r="D25" t="inlineStr">
+        <is>
+          <t>Materské družstvo</t>
+        </is>
+      </c>
+      <c r="E25" t="inlineStr">
+        <is>
+          <t>Jaroslav</t>
+        </is>
+      </c>
+      <c r="F25" t="inlineStr">
+        <is>
+          <t>Holáčik</t>
+        </is>
+      </c>
+      <c r="G25" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="H25" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+      <c r="I25" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" t="inlineStr">
+        <is>
+          <t>DART CLUB Kysucké Nové Mesto</t>
+        </is>
+      </c>
+      <c r="B26" t="inlineStr">
+        <is>
+          <t>Dart Club KNM</t>
+        </is>
+      </c>
+      <c r="C26" t="inlineStr">
+        <is>
+          <t>26/27</t>
+        </is>
+      </c>
+      <c r="D26" t="inlineStr">
+        <is>
+          <t>Materské družstvo</t>
+        </is>
+      </c>
+      <c r="E26" t="inlineStr">
+        <is>
+          <t>Daniel</t>
+        </is>
+      </c>
+      <c r="F26" t="inlineStr">
+        <is>
+          <t>Kameniar</t>
+        </is>
+      </c>
+      <c r="G26" t="inlineStr">
+        <is>
+          <t>SVK001538</t>
+        </is>
+      </c>
+      <c r="H26" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+      <c r="I26" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" t="inlineStr">
+        <is>
+          <t>DART CLUB Kysucké Nové Mesto</t>
+        </is>
+      </c>
+      <c r="B27" t="inlineStr">
+        <is>
+          <t>Dart Club KNM</t>
+        </is>
+      </c>
+      <c r="C27" t="inlineStr">
+        <is>
+          <t>26/27</t>
+        </is>
+      </c>
+      <c r="D27" t="inlineStr">
+        <is>
+          <t>Materské družstvo</t>
+        </is>
+      </c>
+      <c r="E27" t="inlineStr">
+        <is>
+          <t>Peter</t>
+        </is>
+      </c>
+      <c r="F27" t="inlineStr">
+        <is>
+          <t>Král</t>
+        </is>
+      </c>
+      <c r="G27" t="inlineStr">
+        <is>
+          <t>SVK002605</t>
+        </is>
+      </c>
+      <c r="H27" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+      <c r="I27" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28" t="inlineStr">
+        <is>
+          <t>DART CLUB Kysucké Nové Mesto</t>
+        </is>
+      </c>
+      <c r="B28" t="inlineStr">
+        <is>
+          <t>Dart Club KNM</t>
+        </is>
+      </c>
+      <c r="C28" t="inlineStr">
+        <is>
+          <t>26/27</t>
+        </is>
+      </c>
+      <c r="D28" t="inlineStr">
+        <is>
+          <t>Materské družstvo</t>
+        </is>
+      </c>
+      <c r="E28" t="inlineStr">
+        <is>
+          <t>Milan</t>
+        </is>
+      </c>
+      <c r="F28" t="inlineStr">
+        <is>
+          <t>Macejko</t>
+        </is>
+      </c>
+      <c r="G28" t="inlineStr">
+        <is>
+          <t>SVK002800</t>
+        </is>
+      </c>
+      <c r="H28" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+      <c r="I28" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" t="inlineStr">
+        <is>
+          <t>DART CLUB Kysucké Nové Mesto</t>
+        </is>
+      </c>
+      <c r="B29" t="inlineStr">
+        <is>
+          <t>Dart Club KNM</t>
+        </is>
+      </c>
+      <c r="C29" t="inlineStr">
+        <is>
+          <t>26/27</t>
+        </is>
+      </c>
+      <c r="D29" t="inlineStr">
+        <is>
+          <t>Materské družstvo</t>
+        </is>
+      </c>
+      <c r="E29" t="inlineStr">
+        <is>
+          <t>Lukáš</t>
+        </is>
+      </c>
+      <c r="F29" t="inlineStr">
+        <is>
+          <t>Podhorský</t>
+        </is>
+      </c>
+      <c r="G29" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="H29" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+      <c r="I29" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" t="inlineStr">
+        <is>
+          <t>DART CLUB Kysucké Nové Mesto</t>
+        </is>
+      </c>
+      <c r="B30" t="inlineStr">
+        <is>
+          <t>Dart Club KNM</t>
+        </is>
+      </c>
+      <c r="C30" t="inlineStr">
+        <is>
+          <t>26/27</t>
+        </is>
+      </c>
+      <c r="D30" t="inlineStr">
+        <is>
+          <t>Materské družstvo</t>
+        </is>
+      </c>
+      <c r="E30" t="inlineStr">
+        <is>
+          <t>Peter</t>
+        </is>
+      </c>
+      <c r="F30" t="inlineStr">
+        <is>
+          <t>Rudinec</t>
+        </is>
+      </c>
+      <c r="G30" t="inlineStr">
+        <is>
+          <t>SVK003181</t>
+        </is>
+      </c>
+      <c r="H30" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+      <c r="I30" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" t="inlineStr">
+        <is>
+          <t>DART CLUB Kysucké Nové Mesto</t>
+        </is>
+      </c>
+      <c r="B31" t="inlineStr">
+        <is>
+          <t>Dart Club KNM</t>
+        </is>
+      </c>
+      <c r="C31" t="inlineStr">
+        <is>
+          <t>26/27</t>
+        </is>
+      </c>
+      <c r="D31" t="inlineStr">
+        <is>
+          <t>Materské družstvo</t>
+        </is>
+      </c>
+      <c r="E31" t="inlineStr">
+        <is>
+          <t>Juraj</t>
+        </is>
+      </c>
+      <c r="F31" t="inlineStr">
+        <is>
+          <t>Sidor</t>
+        </is>
+      </c>
+      <c r="G31" t="inlineStr">
+        <is>
+          <t>SVK003134</t>
+        </is>
+      </c>
+      <c r="H31" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+      <c r="I31" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32" t="inlineStr">
+        <is>
+          <t>DART CLUB Kysucké Nové Mesto</t>
+        </is>
+      </c>
+      <c r="B32" t="inlineStr">
+        <is>
+          <t>Dart Club KNM</t>
+        </is>
+      </c>
+      <c r="C32" t="inlineStr">
+        <is>
+          <t>26/27</t>
+        </is>
+      </c>
+      <c r="D32" t="inlineStr">
+        <is>
+          <t>Materské družstvo</t>
+        </is>
+      </c>
+      <c r="E32" t="inlineStr">
+        <is>
+          <t>Jozef</t>
+        </is>
+      </c>
+      <c r="F32" t="inlineStr">
+        <is>
+          <t>Švaňa</t>
+        </is>
+      </c>
+      <c r="G32" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="H32" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+      <c r="I32" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" t="inlineStr">
+        <is>
+          <t>DART CLUB Kysucké Nové Mesto</t>
+        </is>
+      </c>
+      <c r="B33" t="inlineStr">
+        <is>
+          <t>Dart Club KNM</t>
+        </is>
+      </c>
+      <c r="C33" t="inlineStr">
+        <is>
+          <t>26/27</t>
+        </is>
+      </c>
+      <c r="D33" t="inlineStr">
+        <is>
+          <t>Materské družstvo</t>
+        </is>
+      </c>
+      <c r="E33" t="inlineStr">
+        <is>
+          <t>Stanislav</t>
+        </is>
+      </c>
+      <c r="F33" t="inlineStr">
+        <is>
+          <t>Žúbor</t>
+        </is>
+      </c>
+      <c r="G33" t="inlineStr">
+        <is>
+          <t>SVK000305</t>
+        </is>
+      </c>
+      <c r="H33" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+      <c r="I33" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34" t="inlineStr">
+        <is>
+          <t>DART CLUB Kysucké Nové Mesto</t>
+        </is>
+      </c>
+      <c r="B34" t="inlineStr">
+        <is>
+          <t>Dart Club KNM</t>
+        </is>
+      </c>
+      <c r="C34" t="inlineStr">
+        <is>
+          <t>26/27</t>
+        </is>
+      </c>
+      <c r="D34" t="inlineStr">
+        <is>
+          <t>Materské družstvo</t>
+        </is>
+      </c>
+      <c r="E34" t="inlineStr">
+        <is>
+          <t>Božena</t>
+        </is>
+      </c>
+      <c r="F34" t="inlineStr">
+        <is>
+          <t>Tolnajová</t>
+        </is>
+      </c>
+      <c r="G34" t="inlineStr">
+        <is>
+          <t>SVK001715</t>
+        </is>
+      </c>
+      <c r="H34" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+      <c r="I34" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35" t="inlineStr">
+        <is>
+          <t>DART CLUB Kysucké Nové Mesto</t>
+        </is>
+      </c>
+      <c r="B35" t="inlineStr">
+        <is>
+          <t>Dart Club KNM</t>
+        </is>
+      </c>
+      <c r="C35" t="inlineStr">
+        <is>
+          <t>26/27</t>
+        </is>
+      </c>
+      <c r="D35" t="inlineStr">
+        <is>
+          <t>Materské družstvo</t>
+        </is>
+      </c>
+      <c r="E35" t="inlineStr">
+        <is>
+          <t>Radoslav</t>
+        </is>
+      </c>
+      <c r="F35" t="inlineStr">
+        <is>
+          <t>Buček</t>
+        </is>
+      </c>
+      <c r="G35" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="H35" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+      <c r="I35" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36" t="inlineStr">
+        <is>
+          <t>DART CLUB Kysucké Nové Mesto</t>
+        </is>
+      </c>
+      <c r="B36" t="inlineStr">
+        <is>
+          <t>Dart Club KNM</t>
+        </is>
+      </c>
+      <c r="C36" t="inlineStr">
+        <is>
+          <t>26/27</t>
+        </is>
+      </c>
+      <c r="D36" t="inlineStr">
+        <is>
+          <t>Materské družstvo</t>
+        </is>
+      </c>
+      <c r="E36" t="inlineStr">
+        <is>
+          <t>Peter</t>
+        </is>
+      </c>
+      <c r="F36" t="inlineStr">
+        <is>
+          <t>Franek</t>
+        </is>
+      </c>
+      <c r="G36" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="H36" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+      <c r="I36" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37" t="inlineStr">
+        <is>
+          <t>DART CLUB Kysucké Nové Mesto</t>
+        </is>
+      </c>
+      <c r="B37" t="inlineStr">
+        <is>
+          <t>Dart Club KNM</t>
+        </is>
+      </c>
+      <c r="C37" t="inlineStr">
+        <is>
+          <t>26/27</t>
+        </is>
+      </c>
+      <c r="D37" t="inlineStr">
+        <is>
+          <t>Materské družstvo</t>
+        </is>
+      </c>
+      <c r="E37" t="inlineStr">
+        <is>
+          <t>Katarína</t>
+        </is>
+      </c>
+      <c r="F37" t="inlineStr">
+        <is>
+          <t>Králová</t>
+        </is>
+      </c>
+      <c r="G37" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="H37" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+      <c r="I37" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38" t="inlineStr">
+        <is>
+          <t>DART CLUB Kysucké Nové Mesto</t>
+        </is>
+      </c>
+      <c r="B38" t="inlineStr">
+        <is>
+          <t>Dart Club KNM</t>
+        </is>
+      </c>
+      <c r="C38" t="inlineStr">
+        <is>
+          <t>26/27</t>
+        </is>
+      </c>
+      <c r="D38" t="inlineStr">
+        <is>
+          <t>Materské družstvo</t>
+        </is>
+      </c>
+      <c r="E38" t="inlineStr">
+        <is>
+          <t>Tibor</t>
+        </is>
+      </c>
+      <c r="F38" t="inlineStr">
+        <is>
+          <t>Nemčík</t>
+        </is>
+      </c>
+      <c r="G38" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="H38" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+      <c r="I38" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40" t="inlineStr">
+        <is>
+          <t>Darteg AD darts club Hlohovec</t>
+        </is>
+      </c>
+      <c r="B40" t="inlineStr">
+        <is>
+          <t>AD Darts club Hlohovec</t>
+        </is>
+      </c>
+      <c r="C40" t="inlineStr">
+        <is>
+          <t>26/27</t>
+        </is>
+      </c>
+      <c r="D40" t="inlineStr">
+        <is>
+          <t>Materské družstvo</t>
+        </is>
+      </c>
+      <c r="E40" t="inlineStr">
+        <is>
+          <t>Kristian</t>
+        </is>
+      </c>
+      <c r="F40" t="inlineStr">
+        <is>
+          <t>Adamec</t>
+        </is>
+      </c>
+      <c r="G40" t="inlineStr">
+        <is>
+          <t>SVK002583</t>
+        </is>
+      </c>
+      <c r="H40" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+      <c r="I40" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41" t="inlineStr">
+        <is>
+          <t>Darteg AD darts club Hlohovec</t>
+        </is>
+      </c>
+      <c r="B41" t="inlineStr">
+        <is>
+          <t>AD Darts club Hlohovec</t>
+        </is>
+      </c>
+      <c r="C41" t="inlineStr">
+        <is>
+          <t>26/27</t>
+        </is>
+      </c>
+      <c r="D41" t="inlineStr">
+        <is>
+          <t>Materské družstvo</t>
+        </is>
+      </c>
+      <c r="E41" t="inlineStr">
+        <is>
+          <t>Peter</t>
+        </is>
+      </c>
+      <c r="F41" t="inlineStr">
+        <is>
+          <t>Adamec Jr</t>
+        </is>
+      </c>
+      <c r="G41" t="inlineStr">
+        <is>
+          <t>SVK002288</t>
+        </is>
+      </c>
+      <c r="H41" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+      <c r="I41" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42" t="inlineStr">
+        <is>
+          <t>Darteg AD darts club Hlohovec</t>
+        </is>
+      </c>
+      <c r="B42" t="inlineStr">
+        <is>
+          <t>AD Darts club Hlohovec</t>
+        </is>
+      </c>
+      <c r="C42" t="inlineStr">
+        <is>
+          <t>26/27</t>
+        </is>
+      </c>
+      <c r="D42" t="inlineStr">
+        <is>
+          <t>Materské družstvo</t>
+        </is>
+      </c>
+      <c r="E42" t="inlineStr">
+        <is>
+          <t>Marián</t>
+        </is>
+      </c>
+      <c r="F42" t="inlineStr">
+        <is>
+          <t>Košecký</t>
+        </is>
+      </c>
+      <c r="G42" t="inlineStr">
+        <is>
+          <t>SVK001253</t>
+        </is>
+      </c>
+      <c r="H42" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+      <c r="I42" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43" t="inlineStr">
+        <is>
+          <t>Darteg AD darts club Hlohovec</t>
+        </is>
+      </c>
+      <c r="B43" t="inlineStr">
+        <is>
+          <t>AD Darts club Hlohovec</t>
+        </is>
+      </c>
+      <c r="C43" t="inlineStr">
+        <is>
+          <t>26/27</t>
+        </is>
+      </c>
+      <c r="D43" t="inlineStr">
+        <is>
+          <t>Materské družstvo</t>
+        </is>
+      </c>
+      <c r="E43" t="inlineStr">
+        <is>
+          <t>Daniel</t>
+        </is>
+      </c>
+      <c r="F43" t="inlineStr">
+        <is>
+          <t>Oravec</t>
+        </is>
+      </c>
+      <c r="G43" t="inlineStr">
+        <is>
+          <t>SVK000830</t>
+        </is>
+      </c>
+      <c r="H43" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+      <c r="I43" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44" t="inlineStr">
+        <is>
+          <t>Darteg AD darts club Hlohovec</t>
+        </is>
+      </c>
+      <c r="B44" t="inlineStr">
+        <is>
+          <t>AD Darts club Hlohovec</t>
+        </is>
+      </c>
+      <c r="C44" t="inlineStr">
+        <is>
+          <t>26/27</t>
+        </is>
+      </c>
+      <c r="D44" t="inlineStr">
+        <is>
+          <t>Materské družstvo</t>
+        </is>
+      </c>
+      <c r="E44" t="inlineStr">
+        <is>
+          <t>Rastislav</t>
+        </is>
+      </c>
+      <c r="F44" t="inlineStr">
+        <is>
+          <t>Vlnka</t>
+        </is>
+      </c>
+      <c r="G44" t="inlineStr">
+        <is>
+          <t>SVK001026</t>
+        </is>
+      </c>
+      <c r="H44" t="inlineStr">
+        <is>
+          <t>Áno</t>
+        </is>
+      </c>
+      <c r="I44" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45" t="inlineStr">
+        <is>
+          <t>Darteg AD darts club Hlohovec</t>
+        </is>
+      </c>
+      <c r="B45" t="inlineStr">
+        <is>
+          <t>AD Darts club Hlohovec</t>
+        </is>
+      </c>
+      <c r="C45" t="inlineStr">
+        <is>
+          <t>26/27</t>
+        </is>
+      </c>
+      <c r="D45" t="inlineStr">
+        <is>
+          <t>Materské družstvo</t>
+        </is>
+      </c>
+      <c r="E45" t="inlineStr">
+        <is>
+          <t>Marián</t>
+        </is>
+      </c>
+      <c r="F45" t="inlineStr">
+        <is>
+          <t>Melich</t>
+        </is>
+      </c>
+      <c r="G45" t="inlineStr">
+        <is>
+          <t>SVK000833</t>
+        </is>
+      </c>
+      <c r="H45" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+      <c r="I45" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46" t="inlineStr">
+        <is>
+          <t>Darteg AD darts club Hlohovec</t>
+        </is>
+      </c>
+      <c r="B46" t="inlineStr">
+        <is>
+          <t>AD Darts club Hlohovec</t>
+        </is>
+      </c>
+      <c r="C46" t="inlineStr">
+        <is>
+          <t>26/27</t>
+        </is>
+      </c>
+      <c r="D46" t="inlineStr">
+        <is>
+          <t>Materské družstvo</t>
+        </is>
+      </c>
+      <c r="E46" t="inlineStr">
+        <is>
+          <t>Sebastián</t>
+        </is>
+      </c>
+      <c r="F46" t="inlineStr">
+        <is>
+          <t>Homola</t>
+        </is>
+      </c>
+      <c r="G46" t="inlineStr">
+        <is>
+          <t>SVK002614</t>
+        </is>
+      </c>
+      <c r="H46" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+      <c r="I46" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47" t="inlineStr">
+        <is>
+          <t>Darteg AD darts club Hlohovec</t>
+        </is>
+      </c>
+      <c r="B47" t="inlineStr">
+        <is>
+          <t>AD Darts club Hlohovec</t>
+        </is>
+      </c>
+      <c r="C47" t="inlineStr">
+        <is>
+          <t>26/27</t>
+        </is>
+      </c>
+      <c r="D47" t="inlineStr">
+        <is>
+          <t>Materské družstvo</t>
+        </is>
+      </c>
+      <c r="E47" t="inlineStr">
+        <is>
+          <t>Ladislav</t>
+        </is>
+      </c>
+      <c r="F47" t="inlineStr">
+        <is>
+          <t>Trnka</t>
+        </is>
+      </c>
+      <c r="G47" t="inlineStr">
+        <is>
+          <t>SVK000201</t>
+        </is>
+      </c>
+      <c r="H47" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+      <c r="I47" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48" t="inlineStr">
+        <is>
+          <t>Darteg AD darts club Hlohovec</t>
+        </is>
+      </c>
+      <c r="B48" t="inlineStr">
+        <is>
+          <t>AD Darts club Hlohovec</t>
+        </is>
+      </c>
+      <c r="C48" t="inlineStr">
+        <is>
+          <t>26/27</t>
+        </is>
+      </c>
+      <c r="D48" t="inlineStr">
+        <is>
+          <t>Materské družstvo</t>
+        </is>
+      </c>
+      <c r="E48" t="inlineStr">
+        <is>
+          <t>Adrián</t>
+        </is>
+      </c>
+      <c r="F48" t="inlineStr">
+        <is>
+          <t>Ježík</t>
+        </is>
+      </c>
+      <c r="G48" t="inlineStr">
+        <is>
+          <t>SVK000869</t>
+        </is>
+      </c>
+      <c r="H48" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+      <c r="I48" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50" t="inlineStr">
+        <is>
+          <t>DARTS CLUB Nová Baňa</t>
+        </is>
+      </c>
+      <c r="B50" t="inlineStr">
+        <is>
+          <t>DARTS CLUB Nová Baňa</t>
+        </is>
+      </c>
+      <c r="C50" t="inlineStr">
+        <is>
+          <t>26/27</t>
+        </is>
+      </c>
+      <c r="D50" t="inlineStr">
+        <is>
+          <t>Materské družstvo</t>
+        </is>
+      </c>
+      <c r="E50" t="inlineStr">
+        <is>
+          <t>Miloš</t>
+        </is>
+      </c>
+      <c r="F50" t="inlineStr">
+        <is>
+          <t>Benč</t>
+        </is>
+      </c>
+      <c r="G50" t="inlineStr">
+        <is>
+          <t>SVK002685</t>
+        </is>
+      </c>
+      <c r="H50" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+      <c r="I50" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51" t="inlineStr">
+        <is>
+          <t>DARTS CLUB Nová Baňa</t>
+        </is>
+      </c>
+      <c r="B51" t="inlineStr">
+        <is>
+          <t>DARTS CLUB Nová Baňa</t>
+        </is>
+      </c>
+      <c r="C51" t="inlineStr">
+        <is>
+          <t>26/27</t>
+        </is>
+      </c>
+      <c r="D51" t="inlineStr">
+        <is>
+          <t>Materské družstvo</t>
+        </is>
+      </c>
+      <c r="E51" t="inlineStr">
+        <is>
+          <t>Martin</t>
+        </is>
+      </c>
+      <c r="F51" t="inlineStr">
+        <is>
+          <t>Kíšik</t>
+        </is>
+      </c>
+      <c r="G51" t="inlineStr">
+        <is>
+          <t>SVK002684</t>
+        </is>
+      </c>
+      <c r="H51" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+      <c r="I51" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52" t="inlineStr">
+        <is>
+          <t>DARTS CLUB Nová Baňa</t>
+        </is>
+      </c>
+      <c r="B52" t="inlineStr">
+        <is>
+          <t>DARTS CLUB Nová Baňa</t>
+        </is>
+      </c>
+      <c r="C52" t="inlineStr">
+        <is>
+          <t>26/27</t>
+        </is>
+      </c>
+      <c r="D52" t="inlineStr">
+        <is>
+          <t>Materské družstvo</t>
+        </is>
+      </c>
+      <c r="E52" t="inlineStr">
+        <is>
+          <t>Juraj</t>
+        </is>
+      </c>
+      <c r="F52" t="inlineStr">
+        <is>
+          <t>Krištof</t>
+        </is>
+      </c>
+      <c r="G52" t="inlineStr">
+        <is>
+          <t>SVK002771</t>
+        </is>
+      </c>
+      <c r="H52" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+      <c r="I52" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53" t="inlineStr">
+        <is>
+          <t>DARTS CLUB Nová Baňa</t>
+        </is>
+      </c>
+      <c r="B53" t="inlineStr">
+        <is>
+          <t>DARTS CLUB Nová Baňa</t>
+        </is>
+      </c>
+      <c r="C53" t="inlineStr">
+        <is>
+          <t>26/27</t>
+        </is>
+      </c>
+      <c r="D53" t="inlineStr">
+        <is>
+          <t>Materské družstvo</t>
+        </is>
+      </c>
+      <c r="E53" t="inlineStr">
+        <is>
+          <t>Martin</t>
+        </is>
+      </c>
+      <c r="F53" t="inlineStr">
+        <is>
+          <t>Lipták</t>
+        </is>
+      </c>
+      <c r="G53" t="inlineStr">
+        <is>
+          <t>SVK002686</t>
+        </is>
+      </c>
+      <c r="H53" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+      <c r="I53" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54" t="inlineStr">
+        <is>
+          <t>DARTS CLUB Nová Baňa</t>
+        </is>
+      </c>
+      <c r="B54" t="inlineStr">
+        <is>
+          <t>DARTS CLUB Nová Baňa</t>
+        </is>
+      </c>
+      <c r="C54" t="inlineStr">
+        <is>
+          <t>26/27</t>
+        </is>
+      </c>
+      <c r="D54" t="inlineStr">
+        <is>
+          <t>Materské družstvo</t>
+        </is>
+      </c>
+      <c r="E54" t="inlineStr">
+        <is>
+          <t>Anton</t>
+        </is>
+      </c>
+      <c r="F54" t="inlineStr">
+        <is>
+          <t>Mesaroš</t>
+        </is>
+      </c>
+      <c r="G54" t="inlineStr">
+        <is>
+          <t>SVK003228</t>
+        </is>
+      </c>
+      <c r="H54" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+      <c r="I54" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55" t="inlineStr">
+        <is>
+          <t>DARTS CLUB Nová Baňa</t>
+        </is>
+      </c>
+      <c r="B55" t="inlineStr">
+        <is>
+          <t>DARTS CLUB Nová Baňa</t>
+        </is>
+      </c>
+      <c r="C55" t="inlineStr">
+        <is>
+          <t>26/27</t>
+        </is>
+      </c>
+      <c r="D55" t="inlineStr">
+        <is>
+          <t>Materské družstvo</t>
+        </is>
+      </c>
+      <c r="E55" t="inlineStr">
+        <is>
+          <t>Miroslav</t>
+        </is>
+      </c>
+      <c r="F55" t="inlineStr">
+        <is>
+          <t>Nezbeda</t>
+        </is>
+      </c>
+      <c r="G55" t="inlineStr">
+        <is>
+          <t>SVK001087</t>
+        </is>
+      </c>
+      <c r="H55" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+      <c r="I55" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56" t="inlineStr">
+        <is>
+          <t>DARTS CLUB Nová Baňa</t>
+        </is>
+      </c>
+      <c r="B56" t="inlineStr">
+        <is>
+          <t>DARTS CLUB Nová Baňa</t>
+        </is>
+      </c>
+      <c r="C56" t="inlineStr">
+        <is>
+          <t>26/27</t>
+        </is>
+      </c>
+      <c r="D56" t="inlineStr">
+        <is>
+          <t>Materské družstvo</t>
+        </is>
+      </c>
+      <c r="E56" t="inlineStr">
+        <is>
+          <t>Peter</t>
+        </is>
+      </c>
+      <c r="F56" t="inlineStr">
+        <is>
+          <t>Perháč</t>
+        </is>
+      </c>
+      <c r="G56" t="inlineStr">
+        <is>
+          <t>SVK000681</t>
+        </is>
+      </c>
+      <c r="H56" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+      <c r="I56" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57" t="inlineStr">
+        <is>
+          <t>DARTS CLUB Nová Baňa</t>
+        </is>
+      </c>
+      <c r="B57" t="inlineStr">
+        <is>
+          <t>DARTS CLUB Nová Baňa</t>
+        </is>
+      </c>
+      <c r="C57" t="inlineStr">
+        <is>
+          <t>26/27</t>
+        </is>
+      </c>
+      <c r="D57" t="inlineStr">
+        <is>
+          <t>Materské družstvo</t>
+        </is>
+      </c>
+      <c r="E57" t="inlineStr">
+        <is>
+          <t>Filip</t>
+        </is>
+      </c>
+      <c r="F57" t="inlineStr">
+        <is>
+          <t>Maslen st.</t>
+        </is>
+      </c>
+      <c r="G57" t="inlineStr">
+        <is>
+          <t>SVK002687</t>
+        </is>
+      </c>
+      <c r="H57" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+      <c r="I57" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59" t="inlineStr">
+        <is>
+          <t>Darts Kuzmice A</t>
+        </is>
+      </c>
+      <c r="B59" t="inlineStr">
+        <is>
+          <t>Olympia Darts Club</t>
+        </is>
+      </c>
+      <c r="C59" t="inlineStr">
+        <is>
+          <t>26/27</t>
+        </is>
+      </c>
+      <c r="D59" t="inlineStr">
+        <is>
+          <t>Materské družstvo</t>
+        </is>
+      </c>
+      <c r="E59" t="inlineStr">
+        <is>
+          <t>Peter</t>
+        </is>
+      </c>
+      <c r="F59" t="inlineStr">
+        <is>
+          <t>Chorvát</t>
+        </is>
+      </c>
+      <c r="G59" t="inlineStr">
+        <is>
+          <t>SVK000769</t>
+        </is>
+      </c>
+      <c r="H59" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+      <c r="I59" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60" t="inlineStr">
+        <is>
+          <t>Darts Kuzmice A</t>
+        </is>
+      </c>
+      <c r="B60" t="inlineStr">
+        <is>
+          <t>Olympia Darts Club</t>
+        </is>
+      </c>
+      <c r="C60" t="inlineStr">
+        <is>
+          <t>26/27</t>
+        </is>
+      </c>
+      <c r="D60" t="inlineStr">
+        <is>
+          <t>Materské družstvo</t>
+        </is>
+      </c>
+      <c r="E60" t="inlineStr">
+        <is>
+          <t>Holmes</t>
+        </is>
+      </c>
+      <c r="F60" t="inlineStr">
+        <is>
+          <t>Lee</t>
+        </is>
+      </c>
+      <c r="G60" t="inlineStr">
+        <is>
+          <t>SVK001476</t>
+        </is>
+      </c>
+      <c r="H60" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+      <c r="I60" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61" t="inlineStr">
+        <is>
+          <t>Darts Kuzmice A</t>
+        </is>
+      </c>
+      <c r="B61" t="inlineStr">
+        <is>
+          <t>Olympia Darts Club</t>
+        </is>
+      </c>
+      <c r="C61" t="inlineStr">
+        <is>
+          <t>26/27</t>
+        </is>
+      </c>
+      <c r="D61" t="inlineStr">
+        <is>
+          <t>Materské družstvo</t>
+        </is>
+      </c>
+      <c r="E61" t="inlineStr">
+        <is>
+          <t>Michal</t>
+        </is>
+      </c>
+      <c r="F61" t="inlineStr">
+        <is>
+          <t>Kavčák</t>
+        </is>
+      </c>
+      <c r="G61" t="inlineStr">
+        <is>
+          <t>SVK001933</t>
+        </is>
+      </c>
+      <c r="H61" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+      <c r="I61" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62" t="inlineStr">
+        <is>
+          <t>Darts Kuzmice A</t>
+        </is>
+      </c>
+      <c r="B62" t="inlineStr">
+        <is>
+          <t>Olympia Darts Club</t>
+        </is>
+      </c>
+      <c r="C62" t="inlineStr">
+        <is>
+          <t>26/27</t>
+        </is>
+      </c>
+      <c r="D62" t="inlineStr">
+        <is>
+          <t>Materské družstvo</t>
+        </is>
+      </c>
+      <c r="E62" t="inlineStr">
+        <is>
+          <t>Peter</t>
+        </is>
+      </c>
+      <c r="F62" t="inlineStr">
+        <is>
+          <t>Havrilčák</t>
+        </is>
+      </c>
+      <c r="G62" t="inlineStr">
+        <is>
+          <t>SVK000970</t>
+        </is>
+      </c>
+      <c r="H62" t="inlineStr">
+        <is>
+          <t>Áno</t>
+        </is>
+      </c>
+      <c r="I62" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64" t="inlineStr">
+        <is>
+          <t>Darts Kuzmice B</t>
+        </is>
+      </c>
+      <c r="B64" t="inlineStr">
+        <is>
+          <t>Olympia Darts Club</t>
+        </is>
+      </c>
+      <c r="C64" t="inlineStr">
+        <is>
+          <t>26/27</t>
+        </is>
+      </c>
+      <c r="D64" t="inlineStr">
+        <is>
+          <t>Materské družstvo</t>
+        </is>
+      </c>
+      <c r="E64" t="inlineStr">
+        <is>
+          <t>Miroslav</t>
+        </is>
+      </c>
+      <c r="F64" t="inlineStr">
+        <is>
+          <t>Andrejko</t>
+        </is>
+      </c>
+      <c r="G64" t="inlineStr">
+        <is>
+          <t>SVK001935</t>
+        </is>
+      </c>
+      <c r="H64" t="inlineStr">
+        <is>
+          <t>Áno</t>
+        </is>
+      </c>
+      <c r="I64" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65" t="inlineStr">
+        <is>
+          <t>Darts Kuzmice B</t>
+        </is>
+      </c>
+      <c r="B65" t="inlineStr">
+        <is>
+          <t>Olympia Darts Club</t>
+        </is>
+      </c>
+      <c r="C65" t="inlineStr">
+        <is>
+          <t>26/27</t>
+        </is>
+      </c>
+      <c r="D65" t="inlineStr">
+        <is>
+          <t>Materské družstvo</t>
+        </is>
+      </c>
+      <c r="E65" t="inlineStr">
+        <is>
+          <t>Alexander</t>
+        </is>
+      </c>
+      <c r="F65" t="inlineStr">
+        <is>
+          <t>Bartsch</t>
+        </is>
+      </c>
+      <c r="G65" t="inlineStr">
+        <is>
+          <t>SVK001166</t>
+        </is>
+      </c>
+      <c r="H65" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+      <c r="I65" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66" t="inlineStr">
+        <is>
+          <t>Darts Kuzmice B</t>
+        </is>
+      </c>
+      <c r="B66" t="inlineStr">
+        <is>
+          <t>Olympia Darts Club</t>
+        </is>
+      </c>
+      <c r="C66" t="inlineStr">
+        <is>
+          <t>26/27</t>
+        </is>
+      </c>
+      <c r="D66" t="inlineStr">
+        <is>
+          <t>Materské družstvo</t>
+        </is>
+      </c>
+      <c r="E66" t="inlineStr">
+        <is>
+          <t>Daniel</t>
+        </is>
+      </c>
+      <c r="F66" t="inlineStr">
+        <is>
+          <t>Kohut</t>
+        </is>
+      </c>
+      <c r="G66" t="inlineStr">
+        <is>
+          <t>SVK003263</t>
+        </is>
+      </c>
+      <c r="H66" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+      <c r="I66" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67" t="inlineStr">
+        <is>
+          <t>Darts Kuzmice B</t>
+        </is>
+      </c>
+      <c r="B67" t="inlineStr">
+        <is>
+          <t>Olympia Darts Club</t>
+        </is>
+      </c>
+      <c r="C67" t="inlineStr">
+        <is>
+          <t>26/27</t>
+        </is>
+      </c>
+      <c r="D67" t="inlineStr">
+        <is>
+          <t>Materské družstvo</t>
+        </is>
+      </c>
+      <c r="E67" t="inlineStr">
+        <is>
+          <t>Ján</t>
+        </is>
+      </c>
+      <c r="F67" t="inlineStr">
+        <is>
+          <t>Kováč</t>
+        </is>
+      </c>
+      <c r="G67" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="H67" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+      <c r="I67" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68" t="inlineStr">
+        <is>
+          <t>Darts Kuzmice B</t>
+        </is>
+      </c>
+      <c r="B68" t="inlineStr">
+        <is>
+          <t>Olympia Darts Club</t>
+        </is>
+      </c>
+      <c r="C68" t="inlineStr">
+        <is>
+          <t>26/27</t>
+        </is>
+      </c>
+      <c r="D68" t="inlineStr">
+        <is>
+          <t>Materské družstvo</t>
+        </is>
+      </c>
+      <c r="E68" t="inlineStr">
+        <is>
+          <t>Monika</t>
+        </is>
+      </c>
+      <c r="F68" t="inlineStr">
+        <is>
+          <t>Pajtinková</t>
+        </is>
+      </c>
+      <c r="G68" t="inlineStr">
+        <is>
+          <t>SVK003041</t>
+        </is>
+      </c>
+      <c r="H68" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+      <c r="I68" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70" t="inlineStr">
+        <is>
+          <t>Darts Open League Trnava</t>
+        </is>
+      </c>
+      <c r="B70" t="inlineStr">
+        <is>
+          <t>Darts Open League Trnava</t>
+        </is>
+      </c>
+      <c r="C70" t="inlineStr">
+        <is>
+          <t>26/27</t>
+        </is>
+      </c>
+      <c r="D70" t="inlineStr">
+        <is>
+          <t>Materské družstvo</t>
+        </is>
+      </c>
+      <c r="E70" t="inlineStr">
+        <is>
+          <t>Lukáš</t>
+        </is>
+      </c>
+      <c r="F70" t="inlineStr">
+        <is>
+          <t>Bielik</t>
+        </is>
+      </c>
+      <c r="G70" t="inlineStr">
+        <is>
+          <t>SVK000571</t>
+        </is>
+      </c>
+      <c r="H70" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+      <c r="I70" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71" t="inlineStr">
+        <is>
+          <t>Darts Open League Trnava</t>
+        </is>
+      </c>
+      <c r="B71" t="inlineStr">
+        <is>
+          <t>Darts Open League Trnava</t>
+        </is>
+      </c>
+      <c r="C71" t="inlineStr">
+        <is>
+          <t>26/27</t>
+        </is>
+      </c>
+      <c r="D71" t="inlineStr">
+        <is>
+          <t>Materské družstvo</t>
+        </is>
+      </c>
+      <c r="E71" t="inlineStr">
+        <is>
+          <t>Michal</t>
+        </is>
+      </c>
+      <c r="F71" t="inlineStr">
+        <is>
+          <t>Michalec</t>
+        </is>
+      </c>
+      <c r="G71" t="inlineStr">
+        <is>
+          <t>SVK002191</t>
+        </is>
+      </c>
+      <c r="H71" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+      <c r="I71" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72" t="inlineStr">
+        <is>
+          <t>Darts Open League Trnava</t>
+        </is>
+      </c>
+      <c r="B72" t="inlineStr">
+        <is>
+          <t>Darts Open League Trnava</t>
+        </is>
+      </c>
+      <c r="C72" t="inlineStr">
+        <is>
+          <t>26/27</t>
+        </is>
+      </c>
+      <c r="D72" t="inlineStr">
+        <is>
+          <t>Materské družstvo</t>
+        </is>
+      </c>
+      <c r="E72" t="inlineStr">
+        <is>
+          <t>Štefan</t>
+        </is>
+      </c>
+      <c r="F72" t="inlineStr">
+        <is>
+          <t>Sekera</t>
+        </is>
+      </c>
+      <c r="G72" t="inlineStr">
+        <is>
+          <t>SVK000997</t>
+        </is>
+      </c>
+      <c r="H72" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+      <c r="I72" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73" t="inlineStr">
+        <is>
+          <t>Darts Open League Trnava</t>
+        </is>
+      </c>
+      <c r="B73" t="inlineStr">
+        <is>
+          <t>Darts Open League Trnava</t>
+        </is>
+      </c>
+      <c r="C73" t="inlineStr">
+        <is>
+          <t>26/27</t>
+        </is>
+      </c>
+      <c r="D73" t="inlineStr">
+        <is>
+          <t>Materské družstvo</t>
+        </is>
+      </c>
+      <c r="E73" t="inlineStr">
+        <is>
+          <t>Miroslav</t>
+        </is>
+      </c>
+      <c r="F73" t="inlineStr">
+        <is>
+          <t>Pažitka</t>
+        </is>
+      </c>
+      <c r="G73" t="inlineStr">
+        <is>
+          <t>SVK002791</t>
+        </is>
+      </c>
+      <c r="H73" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+      <c r="I73" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74" t="inlineStr">
+        <is>
+          <t>Darts Open League Trnava</t>
+        </is>
+      </c>
+      <c r="B74" t="inlineStr">
+        <is>
+          <t>Darts Open League Trnava</t>
+        </is>
+      </c>
+      <c r="C74" t="inlineStr">
+        <is>
+          <t>26/27</t>
+        </is>
+      </c>
+      <c r="D74" t="inlineStr">
+        <is>
+          <t>Materské družstvo</t>
+        </is>
+      </c>
+      <c r="E74" t="inlineStr">
+        <is>
+          <t>Lukáš</t>
+        </is>
+      </c>
+      <c r="F74" t="inlineStr">
+        <is>
+          <t>Horváth</t>
+        </is>
+      </c>
+      <c r="G74" t="inlineStr">
+        <is>
+          <t>SVK002864</t>
+        </is>
+      </c>
+      <c r="H74" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+      <c r="I74" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75" t="inlineStr">
+        <is>
+          <t>Darts Open League Trnava</t>
+        </is>
+      </c>
+      <c r="B75" t="inlineStr">
+        <is>
+          <t>Darts Open League Trnava</t>
+        </is>
+      </c>
+      <c r="C75" t="inlineStr">
+        <is>
+          <t>26/27</t>
+        </is>
+      </c>
+      <c r="D75" t="inlineStr">
+        <is>
+          <t>Materské družstvo</t>
+        </is>
+      </c>
+      <c r="E75" t="inlineStr">
+        <is>
+          <t>František</t>
+        </is>
+      </c>
+      <c r="F75" t="inlineStr">
+        <is>
+          <t>Čambál</t>
+        </is>
+      </c>
+      <c r="G75" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="H75" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+      <c r="I75" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76" t="inlineStr">
+        <is>
+          <t>Darts Open League Trnava</t>
+        </is>
+      </c>
+      <c r="B76" t="inlineStr">
+        <is>
+          <t>Darts Open League Trnava</t>
+        </is>
+      </c>
+      <c r="C76" t="inlineStr">
+        <is>
+          <t>26/27</t>
+        </is>
+      </c>
+      <c r="D76" t="inlineStr">
+        <is>
+          <t>Materské družstvo</t>
+        </is>
+      </c>
+      <c r="E76" t="inlineStr">
+        <is>
+          <t>Roman</t>
+        </is>
+      </c>
+      <c r="F76" t="inlineStr">
+        <is>
+          <t>Marföldi</t>
+        </is>
+      </c>
+      <c r="G76" t="inlineStr">
+        <is>
+          <t>SVK001659</t>
+        </is>
+      </c>
+      <c r="H76" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+      <c r="I76" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77" t="inlineStr">
+        <is>
+          <t>Darts Open League Trnava</t>
+        </is>
+      </c>
+      <c r="B77" t="inlineStr">
+        <is>
+          <t>Darts Open League Trnava</t>
+        </is>
+      </c>
+      <c r="C77" t="inlineStr">
+        <is>
+          <t>26/27</t>
+        </is>
+      </c>
+      <c r="D77" t="inlineStr">
+        <is>
+          <t>Materské družstvo</t>
+        </is>
+      </c>
+      <c r="E77" t="inlineStr">
+        <is>
+          <t>Richard</t>
+        </is>
+      </c>
+      <c r="F77" t="inlineStr">
+        <is>
+          <t>Hornáček</t>
+        </is>
+      </c>
+      <c r="G77" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="H77" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+      <c r="I77" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78" t="inlineStr">
+        <is>
+          <t>Darts Open League Trnava</t>
+        </is>
+      </c>
+      <c r="B78" t="inlineStr">
+        <is>
+          <t>Darts Open League Trnava</t>
+        </is>
+      </c>
+      <c r="C78" t="inlineStr">
+        <is>
+          <t>26/27</t>
+        </is>
+      </c>
+      <c r="D78" t="inlineStr">
+        <is>
+          <t>Materské družstvo</t>
+        </is>
+      </c>
+      <c r="E78" t="inlineStr">
+        <is>
+          <t>Richard</t>
+        </is>
+      </c>
+      <c r="F78" t="inlineStr">
+        <is>
+          <t>Psota</t>
+        </is>
+      </c>
+      <c r="G78" t="inlineStr">
+        <is>
+          <t>SVK001712</t>
+        </is>
+      </c>
+      <c r="H78" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+      <c r="I78" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79" t="inlineStr">
+        <is>
+          <t>Darts Open League Trnava</t>
+        </is>
+      </c>
+      <c r="B79" t="inlineStr">
+        <is>
+          <t>Darts Open League Trnava</t>
+        </is>
+      </c>
+      <c r="C79" t="inlineStr">
+        <is>
+          <t>26/27</t>
+        </is>
+      </c>
+      <c r="D79" t="inlineStr">
+        <is>
+          <t>Materské družstvo</t>
+        </is>
+      </c>
+      <c r="E79" t="inlineStr">
+        <is>
+          <t>Michael</t>
+        </is>
+      </c>
+      <c r="F79" t="inlineStr">
+        <is>
+          <t>Žiška</t>
+        </is>
+      </c>
+      <c r="G79" t="inlineStr">
+        <is>
+          <t>SVK002223</t>
+        </is>
+      </c>
+      <c r="H79" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+      <c r="I79" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80" t="inlineStr">
+        <is>
+          <t>Darts Open League Trnava</t>
+        </is>
+      </c>
+      <c r="B80" t="inlineStr">
+        <is>
+          <t>Darts Open League Trnava</t>
+        </is>
+      </c>
+      <c r="C80" t="inlineStr">
+        <is>
+          <t>26/27</t>
+        </is>
+      </c>
+      <c r="D80" t="inlineStr">
+        <is>
+          <t>Materské družstvo</t>
+        </is>
+      </c>
+      <c r="E80" t="inlineStr">
+        <is>
+          <t>Adrián</t>
+        </is>
+      </c>
+      <c r="F80" t="inlineStr">
+        <is>
+          <t>Zahradník</t>
+        </is>
+      </c>
+      <c r="G80" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="H80" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+      <c r="I80" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81" t="inlineStr">
+        <is>
+          <t>Darts Open League Trnava</t>
+        </is>
+      </c>
+      <c r="B81" t="inlineStr">
+        <is>
+          <t>Darts Open League Trnava</t>
+        </is>
+      </c>
+      <c r="C81" t="inlineStr">
+        <is>
+          <t>26/27</t>
+        </is>
+      </c>
+      <c r="D81" t="inlineStr">
+        <is>
+          <t>Materské družstvo</t>
+        </is>
+      </c>
+      <c r="E81" t="inlineStr">
+        <is>
+          <t>Ondrej</t>
+        </is>
+      </c>
+      <c r="F81" t="inlineStr">
+        <is>
+          <t>Klimo</t>
+        </is>
+      </c>
+      <c r="G81" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="H81" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+      <c r="I81" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82" t="inlineStr">
+        <is>
+          <t>Darts Open League Trnava</t>
+        </is>
+      </c>
+      <c r="B82" t="inlineStr">
+        <is>
+          <t>Darts Open League Trnava</t>
+        </is>
+      </c>
+      <c r="C82" t="inlineStr">
+        <is>
+          <t>26/27</t>
+        </is>
+      </c>
+      <c r="D82" t="inlineStr">
+        <is>
+          <t>Materské družstvo</t>
+        </is>
+      </c>
+      <c r="E82" t="inlineStr">
+        <is>
+          <t>Maroš</t>
+        </is>
+      </c>
+      <c r="F82" t="inlineStr">
+        <is>
+          <t>Pojezdal</t>
+        </is>
+      </c>
+      <c r="G82" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="H82" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+      <c r="I82" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83" t="inlineStr">
+        <is>
+          <t>Darts Open League Trnava</t>
+        </is>
+      </c>
+      <c r="B83" t="inlineStr">
+        <is>
+          <t>Darts Open League Trnava</t>
+        </is>
+      </c>
+      <c r="C83" t="inlineStr">
+        <is>
+          <t>26/27</t>
+        </is>
+      </c>
+      <c r="D83" t="inlineStr">
+        <is>
+          <t>Materské družstvo</t>
+        </is>
+      </c>
+      <c r="E83" t="inlineStr">
+        <is>
+          <t>Branislav</t>
+        </is>
+      </c>
+      <c r="F83" t="inlineStr">
+        <is>
+          <t>Karel</t>
+        </is>
+      </c>
+      <c r="G83" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="H83" t="inlineStr">
+        <is>
+          <t>Áno</t>
+        </is>
+      </c>
+      <c r="I83" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84" t="inlineStr">
+        <is>
+          <t>Darts Open League Trnava</t>
+        </is>
+      </c>
+      <c r="B84" t="inlineStr">
+        <is>
+          <t>Darts Open League Trnava</t>
+        </is>
+      </c>
+      <c r="C84" t="inlineStr">
+        <is>
+          <t>26/27</t>
+        </is>
+      </c>
+      <c r="D84" t="inlineStr">
+        <is>
+          <t>Materské družstvo</t>
+        </is>
+      </c>
+      <c r="E84" t="inlineStr">
+        <is>
+          <t>Teodor</t>
+        </is>
+      </c>
+      <c r="F84" t="inlineStr">
+        <is>
+          <t>Bilčík</t>
+        </is>
+      </c>
+      <c r="G84" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="H84" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+      <c r="I84" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86" t="inlineStr">
+        <is>
+          <t>DC Devínska Nová Ves</t>
+        </is>
+      </c>
+      <c r="B86" t="inlineStr">
+        <is>
+          <t>DC Devínska Nová Ves</t>
+        </is>
+      </c>
+      <c r="C86" t="inlineStr">
+        <is>
+          <t>26/27</t>
+        </is>
+      </c>
+      <c r="D86" t="inlineStr">
+        <is>
+          <t>Materské družstvo</t>
+        </is>
+      </c>
+      <c r="E86" t="inlineStr">
+        <is>
+          <t>Michal</t>
+        </is>
+      </c>
+      <c r="F86" t="inlineStr">
+        <is>
+          <t>Bukovič</t>
+        </is>
+      </c>
+      <c r="G86" t="inlineStr">
+        <is>
+          <t>SVK002452</t>
+        </is>
+      </c>
+      <c r="H86" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+      <c r="I86" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87" t="inlineStr">
+        <is>
+          <t>DC Devínska Nová Ves</t>
+        </is>
+      </c>
+      <c r="B87" t="inlineStr">
+        <is>
+          <t>DC Devínska Nová Ves</t>
+        </is>
+      </c>
+      <c r="C87" t="inlineStr">
+        <is>
+          <t>26/27</t>
+        </is>
+      </c>
+      <c r="D87" t="inlineStr">
+        <is>
+          <t>Materské družstvo</t>
+        </is>
+      </c>
+      <c r="E87" t="inlineStr">
+        <is>
+          <t>Tomáš</t>
+        </is>
+      </c>
+      <c r="F87" t="inlineStr">
+        <is>
+          <t>Doboš</t>
+        </is>
+      </c>
+      <c r="G87" t="inlineStr">
+        <is>
+          <t>SVK002453</t>
+        </is>
+      </c>
+      <c r="H87" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+      <c r="I87" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88" t="inlineStr">
+        <is>
+          <t>DC Devínska Nová Ves</t>
+        </is>
+      </c>
+      <c r="B88" t="inlineStr">
+        <is>
+          <t>DC Devínska Nová Ves</t>
+        </is>
+      </c>
+      <c r="C88" t="inlineStr">
+        <is>
+          <t>26/27</t>
+        </is>
+      </c>
+      <c r="D88" t="inlineStr">
+        <is>
+          <t>Materské družstvo</t>
+        </is>
+      </c>
+      <c r="E88" t="inlineStr">
+        <is>
+          <t>Marek</t>
+        </is>
+      </c>
+      <c r="F88" t="inlineStr">
+        <is>
+          <t>Encinger ml.</t>
+        </is>
+      </c>
+      <c r="G88" t="inlineStr">
+        <is>
+          <t>SVK002467</t>
+        </is>
+      </c>
+      <c r="H88" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+      <c r="I88" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89" t="inlineStr">
+        <is>
+          <t>DC Devínska Nová Ves</t>
+        </is>
+      </c>
+      <c r="B89" t="inlineStr">
+        <is>
+          <t>DC Devínska Nová Ves</t>
+        </is>
+      </c>
+      <c r="C89" t="inlineStr">
+        <is>
+          <t>26/27</t>
+        </is>
+      </c>
+      <c r="D89" t="inlineStr">
+        <is>
+          <t>Materské družstvo</t>
+        </is>
+      </c>
+      <c r="E89" t="inlineStr">
+        <is>
+          <t>Nikola</t>
+        </is>
+      </c>
+      <c r="F89" t="inlineStr">
+        <is>
+          <t>Dobošová</t>
+        </is>
+      </c>
+      <c r="G89" t="inlineStr">
+        <is>
+          <t>SVK002630</t>
+        </is>
+      </c>
+      <c r="H89" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+      <c r="I89" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90" t="inlineStr">
+        <is>
+          <t>DC Devínska Nová Ves</t>
+        </is>
+      </c>
+      <c r="B90" t="inlineStr">
+        <is>
+          <t>DC Devínska Nová Ves</t>
+        </is>
+      </c>
+      <c r="C90" t="inlineStr">
+        <is>
+          <t>26/27</t>
+        </is>
+      </c>
+      <c r="D90" t="inlineStr">
+        <is>
+          <t>Materské družstvo</t>
+        </is>
+      </c>
+      <c r="E90" t="inlineStr">
+        <is>
+          <t>Marek</t>
+        </is>
+      </c>
+      <c r="F90" t="inlineStr">
+        <is>
+          <t>Encinger st.</t>
+        </is>
+      </c>
+      <c r="G90" t="inlineStr">
+        <is>
+          <t>SVK002458</t>
+        </is>
+      </c>
+      <c r="H90" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+      <c r="I90" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91" t="inlineStr">
+        <is>
+          <t>DC Devínska Nová Ves</t>
+        </is>
+      </c>
+      <c r="B91" t="inlineStr">
+        <is>
+          <t>DC Devínska Nová Ves</t>
+        </is>
+      </c>
+      <c r="C91" t="inlineStr">
+        <is>
+          <t>26/27</t>
+        </is>
+      </c>
+      <c r="D91" t="inlineStr">
+        <is>
+          <t>Materské družstvo</t>
+        </is>
+      </c>
+      <c r="E91" t="inlineStr">
+        <is>
+          <t>Kamil</t>
+        </is>
+      </c>
+      <c r="F91" t="inlineStr">
+        <is>
+          <t>Farkaš</t>
+        </is>
+      </c>
+      <c r="G91" t="inlineStr">
+        <is>
+          <t>SVK001371</t>
+        </is>
+      </c>
+      <c r="H91" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+      <c r="I91" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92" t="inlineStr">
+        <is>
+          <t>DC Devínska Nová Ves</t>
+        </is>
+      </c>
+      <c r="B92" t="inlineStr">
+        <is>
+          <t>DC Devínska Nová Ves</t>
+        </is>
+      </c>
+      <c r="C92" t="inlineStr">
+        <is>
+          <t>26/27</t>
+        </is>
+      </c>
+      <c r="D92" t="inlineStr">
+        <is>
+          <t>Materské družstvo</t>
+        </is>
+      </c>
+      <c r="E92" t="inlineStr">
+        <is>
+          <t>Matúš</t>
+        </is>
+      </c>
+      <c r="F92" t="inlineStr">
+        <is>
+          <t>Feciško</t>
+        </is>
+      </c>
+      <c r="G92" t="inlineStr">
+        <is>
+          <t>SVK002807</t>
+        </is>
+      </c>
+      <c r="H92" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+      <c r="I92" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93" t="inlineStr">
+        <is>
+          <t>DC Devínska Nová Ves</t>
+        </is>
+      </c>
+      <c r="B93" t="inlineStr">
+        <is>
+          <t>DC Devínska Nová Ves</t>
+        </is>
+      </c>
+      <c r="C93" t="inlineStr">
+        <is>
+          <t>26/27</t>
+        </is>
+      </c>
+      <c r="D93" t="inlineStr">
+        <is>
+          <t>Materské družstvo</t>
+        </is>
+      </c>
+      <c r="E93" t="inlineStr">
+        <is>
+          <t>Daniel</t>
+        </is>
+      </c>
+      <c r="F93" t="inlineStr">
+        <is>
+          <t>Fronc</t>
+        </is>
+      </c>
+      <c r="G93" t="inlineStr">
+        <is>
+          <t>SVK002462</t>
+        </is>
+      </c>
+      <c r="H93" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+      <c r="I93" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94" t="inlineStr">
+        <is>
+          <t>DC Devínska Nová Ves</t>
+        </is>
+      </c>
+      <c r="B94" t="inlineStr">
+        <is>
+          <t>DC Devínska Nová Ves</t>
+        </is>
+      </c>
+      <c r="C94" t="inlineStr">
+        <is>
+          <t>26/27</t>
+        </is>
+      </c>
+      <c r="D94" t="inlineStr">
+        <is>
+          <t>Materské družstvo</t>
+        </is>
+      </c>
+      <c r="E94" t="inlineStr">
+        <is>
+          <t>Miroslav</t>
+        </is>
+      </c>
+      <c r="F94" t="inlineStr">
+        <is>
+          <t>Galba</t>
+        </is>
+      </c>
+      <c r="G94" t="inlineStr">
+        <is>
+          <t>SVK001127</t>
+        </is>
+      </c>
+      <c r="H94" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+      <c r="I94" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95" t="inlineStr">
+        <is>
+          <t>DC Devínska Nová Ves</t>
+        </is>
+      </c>
+      <c r="B95" t="inlineStr">
+        <is>
+          <t>DC Devínska Nová Ves</t>
+        </is>
+      </c>
+      <c r="C95" t="inlineStr">
+        <is>
+          <t>26/27</t>
+        </is>
+      </c>
+      <c r="D95" t="inlineStr">
+        <is>
+          <t>Materské družstvo</t>
+        </is>
+      </c>
+      <c r="E95" t="inlineStr">
+        <is>
+          <t>Juraj</t>
+        </is>
+      </c>
+      <c r="F95" t="inlineStr">
+        <is>
+          <t>Grožaj</t>
+        </is>
+      </c>
+      <c r="G95" t="inlineStr">
+        <is>
+          <t>SVK003064</t>
+        </is>
+      </c>
+      <c r="H95" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+      <c r="I95" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96" t="inlineStr">
+        <is>
+          <t>DC Devínska Nová Ves</t>
+        </is>
+      </c>
+      <c r="B96" t="inlineStr">
+        <is>
+          <t>DC Devínska Nová Ves</t>
+        </is>
+      </c>
+      <c r="C96" t="inlineStr">
+        <is>
+          <t>26/27</t>
+        </is>
+      </c>
+      <c r="D96" t="inlineStr">
+        <is>
+          <t>Materské družstvo</t>
+        </is>
+      </c>
+      <c r="E96" t="inlineStr">
+        <is>
+          <t>Lukáš</t>
+        </is>
+      </c>
+      <c r="F96" t="inlineStr">
+        <is>
+          <t>Grožaj</t>
+        </is>
+      </c>
+      <c r="G96" t="inlineStr">
+        <is>
+          <t>SVK002465</t>
+        </is>
+      </c>
+      <c r="H96" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+      <c r="I96" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97" t="inlineStr">
+        <is>
+          <t>DC Devínska Nová Ves</t>
+        </is>
+      </c>
+      <c r="B97" t="inlineStr">
+        <is>
+          <t>DC Devínska Nová Ves</t>
+        </is>
+      </c>
+      <c r="C97" t="inlineStr">
+        <is>
+          <t>26/27</t>
+        </is>
+      </c>
+      <c r="D97" t="inlineStr">
+        <is>
+          <t>Materské družstvo</t>
+        </is>
+      </c>
+      <c r="E97" t="inlineStr">
+        <is>
+          <t>Peter</t>
+        </is>
+      </c>
+      <c r="F97" t="inlineStr">
+        <is>
+          <t>Horovský</t>
+        </is>
+      </c>
+      <c r="G97" t="inlineStr">
+        <is>
+          <t>SVK002463</t>
+        </is>
+      </c>
+      <c r="H97" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+      <c r="I97" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98" t="inlineStr">
+        <is>
+          <t>DC Devínska Nová Ves</t>
+        </is>
+      </c>
+      <c r="B98" t="inlineStr">
+        <is>
+          <t>DC Devínska Nová Ves</t>
+        </is>
+      </c>
+      <c r="C98" t="inlineStr">
+        <is>
+          <t>26/27</t>
+        </is>
+      </c>
+      <c r="D98" t="inlineStr">
+        <is>
+          <t>Materské družstvo</t>
+        </is>
+      </c>
+      <c r="E98" t="inlineStr">
+        <is>
+          <t>Tomáš</t>
+        </is>
+      </c>
+      <c r="F98" t="inlineStr">
+        <is>
+          <t>Koupil</t>
+        </is>
+      </c>
+      <c r="G98" t="inlineStr">
+        <is>
+          <t>SVK002845</t>
+        </is>
+      </c>
+      <c r="H98" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+      <c r="I98" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+    </row>
+    <row r="99">
+      <c r="A99" t="inlineStr">
+        <is>
+          <t>DC Devínska Nová Ves</t>
+        </is>
+      </c>
+      <c r="B99" t="inlineStr">
+        <is>
+          <t>DC Devínska Nová Ves</t>
+        </is>
+      </c>
+      <c r="C99" t="inlineStr">
+        <is>
+          <t>26/27</t>
+        </is>
+      </c>
+      <c r="D99" t="inlineStr">
+        <is>
+          <t>Materské družstvo</t>
+        </is>
+      </c>
+      <c r="E99" t="inlineStr">
+        <is>
+          <t>Jaroslav</t>
+        </is>
+      </c>
+      <c r="F99" t="inlineStr">
+        <is>
+          <t>Kožej</t>
+        </is>
+      </c>
+      <c r="G99" t="inlineStr">
+        <is>
+          <t>SVK000986</t>
+        </is>
+      </c>
+      <c r="H99" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+      <c r="I99" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+    </row>
+    <row r="100">
+      <c r="A100" t="inlineStr">
+        <is>
+          <t>DC Devínska Nová Ves</t>
+        </is>
+      </c>
+      <c r="B100" t="inlineStr">
+        <is>
+          <t>DC Devínska Nová Ves</t>
+        </is>
+      </c>
+      <c r="C100" t="inlineStr">
+        <is>
+          <t>26/27</t>
+        </is>
+      </c>
+      <c r="D100" t="inlineStr">
+        <is>
+          <t>Materské družstvo</t>
+        </is>
+      </c>
+      <c r="E100" t="inlineStr">
+        <is>
+          <t>Leo</t>
+        </is>
+      </c>
+      <c r="F100" t="inlineStr">
+        <is>
+          <t>Krička</t>
+        </is>
+      </c>
+      <c r="G100" t="inlineStr">
+        <is>
+          <t>SVK003265</t>
+        </is>
+      </c>
+      <c r="H100" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+      <c r="I100" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+    </row>
+    <row r="101">
+      <c r="A101" t="inlineStr">
+        <is>
+          <t>DC Devínska Nová Ves</t>
+        </is>
+      </c>
+      <c r="B101" t="inlineStr">
+        <is>
+          <t>DC Devínska Nová Ves</t>
+        </is>
+      </c>
+      <c r="C101" t="inlineStr">
+        <is>
+          <t>26/27</t>
+        </is>
+      </c>
+      <c r="D101" t="inlineStr">
+        <is>
+          <t>Materské družstvo</t>
+        </is>
+      </c>
+      <c r="E101" t="inlineStr">
+        <is>
+          <t>Ľubica</t>
+        </is>
+      </c>
+      <c r="F101" t="inlineStr">
+        <is>
+          <t>Kúšiková</t>
+        </is>
+      </c>
+      <c r="G101" t="inlineStr">
+        <is>
+          <t>SVK002629</t>
+        </is>
+      </c>
+      <c r="H101" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+      <c r="I101" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+    </row>
+    <row r="102">
+      <c r="A102" t="inlineStr">
+        <is>
+          <t>DC Devínska Nová Ves</t>
+        </is>
+      </c>
+      <c r="B102" t="inlineStr">
+        <is>
+          <t>DC Devínska Nová Ves</t>
+        </is>
+      </c>
+      <c r="C102" t="inlineStr">
+        <is>
+          <t>26/27</t>
+        </is>
+      </c>
+      <c r="D102" t="inlineStr">
+        <is>
+          <t>Materské družstvo</t>
+        </is>
+      </c>
+      <c r="E102" t="inlineStr">
+        <is>
+          <t>Martin</t>
+        </is>
+      </c>
+      <c r="F102" t="inlineStr">
+        <is>
+          <t>Labai</t>
+        </is>
+      </c>
+      <c r="G102" t="inlineStr">
+        <is>
+          <t>SVK002457</t>
+        </is>
+      </c>
+      <c r="H102" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+      <c r="I102" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+    </row>
+    <row r="103">
+      <c r="A103" t="inlineStr">
+        <is>
+          <t>DC Devínska Nová Ves</t>
+        </is>
+      </c>
+      <c r="B103" t="inlineStr">
+        <is>
+          <t>DC Devínska Nová Ves</t>
+        </is>
+      </c>
+      <c r="C103" t="inlineStr">
+        <is>
+          <t>26/27</t>
+        </is>
+      </c>
+      <c r="D103" t="inlineStr">
+        <is>
+          <t>Materské družstvo</t>
+        </is>
+      </c>
+      <c r="E103" t="inlineStr">
+        <is>
+          <t>Dušan</t>
+        </is>
+      </c>
+      <c r="F103" t="inlineStr">
+        <is>
+          <t>Longauer</t>
+        </is>
+      </c>
+      <c r="G103" t="inlineStr">
+        <is>
+          <t>SVK002628</t>
+        </is>
+      </c>
+      <c r="H103" t="inlineStr">
+        <is>
+          <t>Áno</t>
+        </is>
+      </c>
+      <c r="I103" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+    </row>
+    <row r="104">
+      <c r="A104" t="inlineStr">
+        <is>
+          <t>DC Devínska Nová Ves</t>
+        </is>
+      </c>
+      <c r="B104" t="inlineStr">
+        <is>
+          <t>DC Devínska Nová Ves</t>
+        </is>
+      </c>
+      <c r="C104" t="inlineStr">
+        <is>
+          <t>26/27</t>
+        </is>
+      </c>
+      <c r="D104" t="inlineStr">
+        <is>
+          <t>Materské družstvo</t>
+        </is>
+      </c>
+      <c r="E104" t="inlineStr">
+        <is>
+          <t>Daniel</t>
+        </is>
+      </c>
+      <c r="F104" t="inlineStr">
+        <is>
+          <t>Maroš</t>
+        </is>
+      </c>
+      <c r="G104" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="H104" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+      <c r="I104" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+    </row>
+    <row r="105">
+      <c r="A105" t="inlineStr">
+        <is>
+          <t>DC Devínska Nová Ves</t>
+        </is>
+      </c>
+      <c r="B105" t="inlineStr">
+        <is>
+          <t>DC Devínska Nová Ves</t>
+        </is>
+      </c>
+      <c r="C105" t="inlineStr">
+        <is>
+          <t>26/27</t>
+        </is>
+      </c>
+      <c r="D105" t="inlineStr">
+        <is>
+          <t>Materské družstvo</t>
+        </is>
+      </c>
+      <c r="E105" t="inlineStr">
+        <is>
+          <t>Martin</t>
+        </is>
+      </c>
+      <c r="F105" t="inlineStr">
+        <is>
+          <t>Mikletič</t>
+        </is>
+      </c>
+      <c r="G105" t="inlineStr">
+        <is>
+          <t>SVK002451</t>
+        </is>
+      </c>
+      <c r="H105" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+      <c r="I105" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+    </row>
+    <row r="106">
+      <c r="A106" t="inlineStr">
+        <is>
+          <t>DC Devínska Nová Ves</t>
+        </is>
+      </c>
+      <c r="B106" t="inlineStr">
+        <is>
+          <t>DC Devínska Nová Ves</t>
+        </is>
+      </c>
+      <c r="C106" t="inlineStr">
+        <is>
+          <t>26/27</t>
+        </is>
+      </c>
+      <c r="D106" t="inlineStr">
+        <is>
+          <t>Materské družstvo</t>
+        </is>
+      </c>
+      <c r="E106" t="inlineStr">
+        <is>
+          <t>Juraj</t>
+        </is>
+      </c>
+      <c r="F106" t="inlineStr">
+        <is>
+          <t>Prieložný</t>
+        </is>
+      </c>
+      <c r="G106" t="inlineStr">
+        <is>
+          <t>SVK002808</t>
+        </is>
+      </c>
+      <c r="H106" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+      <c r="I106" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+    </row>
+    <row r="107">
+      <c r="A107" t="inlineStr">
+        <is>
+          <t>DC Devínska Nová Ves</t>
+        </is>
+      </c>
+      <c r="B107" t="inlineStr">
+        <is>
+          <t>DC Devínska Nová Ves</t>
+        </is>
+      </c>
+      <c r="C107" t="inlineStr">
+        <is>
+          <t>26/27</t>
+        </is>
+      </c>
+      <c r="D107" t="inlineStr">
+        <is>
+          <t>Materské družstvo</t>
+        </is>
+      </c>
+      <c r="E107" t="inlineStr">
+        <is>
+          <t>Katarína</t>
+        </is>
+      </c>
+      <c r="F107" t="inlineStr">
+        <is>
+          <t>Šaradinová</t>
+        </is>
+      </c>
+      <c r="G107" t="inlineStr">
+        <is>
+          <t>SVK002454</t>
+        </is>
+      </c>
+      <c r="H107" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+      <c r="I107" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+    </row>
+    <row r="108">
+      <c r="A108" t="inlineStr">
+        <is>
+          <t>DC Devínska Nová Ves</t>
+        </is>
+      </c>
+      <c r="B108" t="inlineStr">
+        <is>
+          <t>DC Devínska Nová Ves</t>
+        </is>
+      </c>
+      <c r="C108" t="inlineStr">
+        <is>
+          <t>26/27</t>
+        </is>
+      </c>
+      <c r="D108" t="inlineStr">
+        <is>
+          <t>Materské družstvo</t>
+        </is>
+      </c>
+      <c r="E108" t="inlineStr">
+        <is>
+          <t>Richard</t>
+        </is>
+      </c>
+      <c r="F108" t="inlineStr">
+        <is>
+          <t>Sokol</t>
+        </is>
+      </c>
+      <c r="G108" t="inlineStr">
+        <is>
+          <t>SVK000813</t>
+        </is>
+      </c>
+      <c r="H108" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+      <c r="I108" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+    </row>
+    <row r="109">
+      <c r="A109" t="inlineStr">
+        <is>
+          <t>DC Devínska Nová Ves</t>
+        </is>
+      </c>
+      <c r="B109" t="inlineStr">
+        <is>
+          <t>DC Devínska Nová Ves</t>
+        </is>
+      </c>
+      <c r="C109" t="inlineStr">
+        <is>
+          <t>26/27</t>
+        </is>
+      </c>
+      <c r="D109" t="inlineStr">
+        <is>
+          <t>Materské družstvo</t>
+        </is>
+      </c>
+      <c r="E109" t="inlineStr">
+        <is>
+          <t>Michal</t>
+        </is>
+      </c>
+      <c r="F109" t="inlineStr">
+        <is>
+          <t>Špilberger</t>
+        </is>
+      </c>
+      <c r="G109" t="inlineStr">
+        <is>
+          <t>SVK002456</t>
+        </is>
+      </c>
+      <c r="H109" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+      <c r="I109" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+    </row>
+    <row r="110">
+      <c r="A110" t="inlineStr">
+        <is>
+          <t>DC Devínska Nová Ves</t>
+        </is>
+      </c>
+      <c r="B110" t="inlineStr">
+        <is>
+          <t>DC Devínska Nová Ves</t>
+        </is>
+      </c>
+      <c r="C110" t="inlineStr">
+        <is>
+          <t>26/27</t>
+        </is>
+      </c>
+      <c r="D110" t="inlineStr">
+        <is>
+          <t>Materské družstvo</t>
+        </is>
+      </c>
+      <c r="E110" t="inlineStr">
+        <is>
+          <t>Marek</t>
+        </is>
+      </c>
+      <c r="F110" t="inlineStr">
+        <is>
+          <t>Táborský</t>
+        </is>
+      </c>
+      <c r="G110" t="inlineStr">
+        <is>
+          <t>SVK002913</t>
+        </is>
+      </c>
+      <c r="H110" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+      <c r="I110" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+    </row>
+    <row r="112">
+      <c r="A112" t="inlineStr">
+        <is>
+          <t>DC Malacky</t>
+        </is>
+      </c>
+      <c r="B112" t="inlineStr">
+        <is>
+          <t>DC Devínska Nová Ves</t>
+        </is>
+      </c>
+      <c r="C112" t="inlineStr">
+        <is>
+          <t>26/27</t>
+        </is>
+      </c>
+      <c r="D112" t="inlineStr">
+        <is>
+          <t>Materské družstvo</t>
+        </is>
+      </c>
+      <c r="E112" t="inlineStr">
+        <is>
+          <t>Lukáš</t>
+        </is>
+      </c>
+      <c r="F112" t="inlineStr">
+        <is>
+          <t>Haringa</t>
+        </is>
+      </c>
+      <c r="G112" t="inlineStr">
+        <is>
+          <t>SVK003013</t>
+        </is>
+      </c>
+      <c r="H112" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+      <c r="I112" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+    </row>
+    <row r="113">
+      <c r="A113" t="inlineStr">
+        <is>
+          <t>DC Malacky</t>
+        </is>
+      </c>
+      <c r="B113" t="inlineStr">
+        <is>
+          <t>DC Devínska Nová Ves</t>
+        </is>
+      </c>
+      <c r="C113" t="inlineStr">
+        <is>
+          <t>26/27</t>
+        </is>
+      </c>
+      <c r="D113" t="inlineStr">
+        <is>
+          <t>Materské družstvo</t>
+        </is>
+      </c>
+      <c r="E113" t="inlineStr">
+        <is>
+          <t>Miroslav</t>
+        </is>
+      </c>
+      <c r="F113" t="inlineStr">
+        <is>
+          <t>Hečko</t>
+        </is>
+      </c>
+      <c r="G113" t="inlineStr">
+        <is>
+          <t>SVK002890</t>
+        </is>
+      </c>
+      <c r="H113" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+      <c r="I113" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+    </row>
+    <row r="114">
+      <c r="A114" t="inlineStr">
+        <is>
+          <t>DC Malacky</t>
+        </is>
+      </c>
+      <c r="B114" t="inlineStr">
+        <is>
+          <t>DC Devínska Nová Ves</t>
+        </is>
+      </c>
+      <c r="C114" t="inlineStr">
+        <is>
+          <t>26/27</t>
+        </is>
+      </c>
+      <c r="D114" t="inlineStr">
+        <is>
+          <t>Materské družstvo</t>
+        </is>
+      </c>
+      <c r="E114" t="inlineStr">
+        <is>
+          <t>Ondrej</t>
+        </is>
+      </c>
+      <c r="F114" t="inlineStr">
+        <is>
+          <t>Holko</t>
+        </is>
+      </c>
+      <c r="G114" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="H114" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+      <c r="I114" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+    </row>
+    <row r="115">
+      <c r="A115" t="inlineStr">
+        <is>
+          <t>DC Malacky</t>
+        </is>
+      </c>
+      <c r="B115" t="inlineStr">
+        <is>
+          <t>DC Devínska Nová Ves</t>
+        </is>
+      </c>
+      <c r="C115" t="inlineStr">
+        <is>
+          <t>26/27</t>
+        </is>
+      </c>
+      <c r="D115" t="inlineStr">
+        <is>
+          <t>Materské družstvo</t>
+        </is>
+      </c>
+      <c r="E115" t="inlineStr">
+        <is>
+          <t>Tomáš</t>
+        </is>
+      </c>
+      <c r="F115" t="inlineStr">
+        <is>
+          <t>Vrábel</t>
+        </is>
+      </c>
+      <c r="G115" t="inlineStr">
+        <is>
+          <t>SVK002371</t>
+        </is>
+      </c>
+      <c r="H115" t="inlineStr">
+        <is>
+          <t>Áno</t>
+        </is>
+      </c>
+      <c r="I115" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+    </row>
+    <row r="116">
+      <c r="A116" t="inlineStr">
+        <is>
+          <t>DC Malacky</t>
+        </is>
+      </c>
+      <c r="B116" t="inlineStr">
+        <is>
+          <t>DC Devínska Nová Ves</t>
+        </is>
+      </c>
+      <c r="C116" t="inlineStr">
+        <is>
+          <t>26/27</t>
+        </is>
+      </c>
+      <c r="D116" t="inlineStr">
+        <is>
+          <t>Materské družstvo</t>
+        </is>
+      </c>
+      <c r="E116" t="inlineStr">
+        <is>
+          <t>Ján</t>
+        </is>
+      </c>
+      <c r="F116" t="inlineStr">
+        <is>
+          <t>Tóth</t>
+        </is>
+      </c>
+      <c r="G116" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="H116" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+      <c r="I116" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+    </row>
+    <row r="117">
+      <c r="A117" t="inlineStr">
+        <is>
+          <t>DC Malacky</t>
+        </is>
+      </c>
+      <c r="B117" t="inlineStr">
+        <is>
+          <t>DC Devínska Nová Ves</t>
+        </is>
+      </c>
+      <c r="C117" t="inlineStr">
+        <is>
+          <t>26/27</t>
+        </is>
+      </c>
+      <c r="D117" t="inlineStr">
+        <is>
+          <t>Materské družstvo</t>
+        </is>
+      </c>
+      <c r="E117" t="inlineStr">
+        <is>
+          <t>Ferdinand</t>
+        </is>
+      </c>
+      <c r="F117" t="inlineStr">
+        <is>
+          <t>Šedivý</t>
+        </is>
+      </c>
+      <c r="G117" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="H117" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+      <c r="I117" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+    </row>
+    <row r="118">
+      <c r="A118" t="inlineStr">
+        <is>
+          <t>DC Malacky</t>
+        </is>
+      </c>
+      <c r="B118" t="inlineStr">
+        <is>
+          <t>DC Devínska Nová Ves</t>
+        </is>
+      </c>
+      <c r="C118" t="inlineStr">
+        <is>
+          <t>26/27</t>
+        </is>
+      </c>
+      <c r="D118" t="inlineStr">
+        <is>
+          <t>Materské družstvo</t>
+        </is>
+      </c>
+      <c r="E118" t="inlineStr">
+        <is>
+          <t>Pavol</t>
+        </is>
+      </c>
+      <c r="F118" t="inlineStr">
+        <is>
+          <t>Soják</t>
+        </is>
+      </c>
+      <c r="G118" t="inlineStr">
+        <is>
+          <t>SVK001675</t>
+        </is>
+      </c>
+      <c r="H118" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+      <c r="I118" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+    </row>
+    <row r="119">
+      <c r="A119" t="inlineStr">
+        <is>
+          <t>DC Malacky</t>
+        </is>
+      </c>
+      <c r="B119" t="inlineStr">
+        <is>
+          <t>DC Devínska Nová Ves</t>
+        </is>
+      </c>
+      <c r="C119" t="inlineStr">
+        <is>
+          <t>26/27</t>
+        </is>
+      </c>
+      <c r="D119" t="inlineStr">
+        <is>
+          <t>Materské družstvo</t>
+        </is>
+      </c>
+      <c r="E119" t="inlineStr">
+        <is>
+          <t>Robert</t>
+        </is>
+      </c>
+      <c r="F119" t="inlineStr">
+        <is>
+          <t>Častvan</t>
+        </is>
+      </c>
+      <c r="G119" t="inlineStr">
+        <is>
+          <t>SVK003040</t>
+        </is>
+      </c>
+      <c r="H119" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+      <c r="I119" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+    </row>
+    <row r="120">
+      <c r="A120" t="inlineStr">
+        <is>
+          <t>DC Malacky</t>
+        </is>
+      </c>
+      <c r="B120" t="inlineStr">
+        <is>
+          <t>DC Devínska Nová Ves</t>
+        </is>
+      </c>
+      <c r="C120" t="inlineStr">
+        <is>
+          <t>26/27</t>
+        </is>
+      </c>
+      <c r="D120" t="inlineStr">
+        <is>
+          <t>Materské družstvo</t>
+        </is>
+      </c>
+      <c r="E120" t="inlineStr">
+        <is>
+          <t>Martin</t>
+        </is>
+      </c>
+      <c r="F120" t="inlineStr">
+        <is>
+          <t>Gúcky</t>
+        </is>
+      </c>
+      <c r="G120" t="inlineStr">
+        <is>
+          <t>SVK003083</t>
+        </is>
+      </c>
+      <c r="H120" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+      <c r="I120" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+    </row>
+    <row r="121">
+      <c r="A121" t="inlineStr">
+        <is>
+          <t>DC Malacky</t>
+        </is>
+      </c>
+      <c r="B121" t="inlineStr">
+        <is>
+          <t>DC Devínska Nová Ves</t>
+        </is>
+      </c>
+      <c r="C121" t="inlineStr">
+        <is>
+          <t>26/27</t>
+        </is>
+      </c>
+      <c r="D121" t="inlineStr">
+        <is>
+          <t>Materské družstvo</t>
+        </is>
+      </c>
+      <c r="E121" t="inlineStr">
+        <is>
+          <t>Samuel</t>
+        </is>
+      </c>
+      <c r="F121" t="inlineStr">
+        <is>
+          <t>Hajdin</t>
+        </is>
+      </c>
+      <c r="G121" t="inlineStr">
+        <is>
+          <t>SVK003037</t>
+        </is>
+      </c>
+      <c r="H121" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+      <c r="I121" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+    </row>
+    <row r="122">
+      <c r="A122" t="inlineStr">
+        <is>
+          <t>DC Malacky</t>
+        </is>
+      </c>
+      <c r="B122" t="inlineStr">
+        <is>
+          <t>DC Devínska Nová Ves</t>
+        </is>
+      </c>
+      <c r="C122" t="inlineStr">
+        <is>
+          <t>26/27</t>
+        </is>
+      </c>
+      <c r="D122" t="inlineStr">
+        <is>
+          <t>Materské družstvo</t>
+        </is>
+      </c>
+      <c r="E122" t="inlineStr">
+        <is>
+          <t>Juraj</t>
+        </is>
+      </c>
+      <c r="F122" t="inlineStr">
+        <is>
+          <t>Janeček</t>
+        </is>
+      </c>
+      <c r="G122" t="inlineStr">
+        <is>
+          <t>SVK003176</t>
+        </is>
+      </c>
+      <c r="H122" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+      <c r="I122" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+    </row>
+    <row r="123">
+      <c r="A123" t="inlineStr">
+        <is>
+          <t>DC Malacky</t>
+        </is>
+      </c>
+      <c r="B123" t="inlineStr">
+        <is>
+          <t>DC Devínska Nová Ves</t>
+        </is>
+      </c>
+      <c r="C123" t="inlineStr">
+        <is>
+          <t>26/27</t>
+        </is>
+      </c>
+      <c r="D123" t="inlineStr">
+        <is>
+          <t>Materské družstvo</t>
+        </is>
+      </c>
+      <c r="E123" t="inlineStr">
+        <is>
+          <t>Peter</t>
+        </is>
+      </c>
+      <c r="F123" t="inlineStr">
+        <is>
+          <t>Prokop</t>
+        </is>
+      </c>
+      <c r="G123" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="H123" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+      <c r="I123" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+    </row>
+    <row r="124">
+      <c r="A124" t="inlineStr">
+        <is>
+          <t>DC Malacky</t>
+        </is>
+      </c>
+      <c r="B124" t="inlineStr">
+        <is>
+          <t>DC Devínska Nová Ves</t>
+        </is>
+      </c>
+      <c r="C124" t="inlineStr">
+        <is>
+          <t>26/27</t>
+        </is>
+      </c>
+      <c r="D124" t="inlineStr">
+        <is>
+          <t>Materské družstvo</t>
+        </is>
+      </c>
+      <c r="E124" t="inlineStr">
+        <is>
+          <t>Daniel</t>
+        </is>
+      </c>
+      <c r="F124" t="inlineStr">
+        <is>
+          <t>Sakar</t>
+        </is>
+      </c>
+      <c r="G124" t="inlineStr">
+        <is>
+          <t>SVK002762</t>
+        </is>
+      </c>
+      <c r="H124" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+      <c r="I124" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+    </row>
+    <row r="125">
+      <c r="A125" t="inlineStr">
+        <is>
+          <t>DC Malacky</t>
+        </is>
+      </c>
+      <c r="B125" t="inlineStr">
+        <is>
+          <t>DC Devínska Nová Ves</t>
+        </is>
+      </c>
+      <c r="C125" t="inlineStr">
+        <is>
+          <t>26/27</t>
+        </is>
+      </c>
+      <c r="D125" t="inlineStr">
+        <is>
+          <t>Materské družstvo</t>
+        </is>
+      </c>
+      <c r="E125" t="inlineStr">
+        <is>
+          <t>Terézia</t>
+        </is>
+      </c>
+      <c r="F125" t="inlineStr">
+        <is>
+          <t>Sakarová</t>
+        </is>
+      </c>
+      <c r="G125" t="inlineStr">
+        <is>
+          <t>SVK003038</t>
+        </is>
+      </c>
+      <c r="H125" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+      <c r="I125" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+    </row>
+    <row r="126">
+      <c r="A126" t="inlineStr">
+        <is>
+          <t>DC Malacky</t>
+        </is>
+      </c>
+      <c r="B126" t="inlineStr">
+        <is>
+          <t>DC Devínska Nová Ves</t>
+        </is>
+      </c>
+      <c r="C126" t="inlineStr">
+        <is>
+          <t>26/27</t>
+        </is>
+      </c>
+      <c r="D126" t="inlineStr">
+        <is>
+          <t>Materské družstvo</t>
+        </is>
+      </c>
+      <c r="E126" t="inlineStr">
+        <is>
+          <t>Ľubomír</t>
+        </is>
+      </c>
+      <c r="F126" t="inlineStr">
+        <is>
+          <t>Šimuna</t>
+        </is>
+      </c>
+      <c r="G126" t="inlineStr">
+        <is>
+          <t>SVK002964</t>
+        </is>
+      </c>
+      <c r="H126" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+      <c r="I126" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+    </row>
+    <row r="127">
+      <c r="A127" t="inlineStr">
+        <is>
+          <t>DC Malacky</t>
+        </is>
+      </c>
+      <c r="B127" t="inlineStr">
+        <is>
+          <t>DC Devínska Nová Ves</t>
+        </is>
+      </c>
+      <c r="C127" t="inlineStr">
+        <is>
+          <t>26/27</t>
+        </is>
+      </c>
+      <c r="D127" t="inlineStr">
+        <is>
+          <t>Materské družstvo</t>
+        </is>
+      </c>
+      <c r="E127" t="inlineStr">
+        <is>
+          <t>Radovan</t>
+        </is>
+      </c>
+      <c r="F127" t="inlineStr">
+        <is>
+          <t>Smolár</t>
+        </is>
+      </c>
+      <c r="G127" t="inlineStr">
+        <is>
+          <t>SVK003088</t>
+        </is>
+      </c>
+      <c r="H127" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+      <c r="I127" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+    </row>
+    <row r="128">
+      <c r="A128" t="inlineStr">
+        <is>
+          <t>DC Malacky</t>
+        </is>
+      </c>
+      <c r="B128" t="inlineStr">
+        <is>
+          <t>DC Devínska Nová Ves</t>
+        </is>
+      </c>
+      <c r="C128" t="inlineStr">
+        <is>
+          <t>26/27</t>
+        </is>
+      </c>
+      <c r="D128" t="inlineStr">
+        <is>
+          <t>Materské družstvo</t>
+        </is>
+      </c>
+      <c r="E128" t="inlineStr">
+        <is>
+          <t>Dominik</t>
+        </is>
+      </c>
+      <c r="F128" t="inlineStr">
+        <is>
+          <t>Tančibok</t>
+        </is>
+      </c>
+      <c r="G128" t="inlineStr">
+        <is>
+          <t>SVK002929</t>
+        </is>
+      </c>
+      <c r="H128" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+      <c r="I128" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+    </row>
+    <row r="130">
+      <c r="A130" t="inlineStr">
+        <is>
+          <t>DC Prešov A</t>
+        </is>
+      </c>
+      <c r="B130" t="inlineStr">
+        <is>
+          <t>DC Prešov</t>
+        </is>
+      </c>
+      <c r="C130" t="inlineStr">
+        <is>
+          <t>26/27</t>
+        </is>
+      </c>
+      <c r="D130" t="inlineStr">
+        <is>
+          <t>Materské družstvo</t>
+        </is>
+      </c>
+      <c r="E130" t="inlineStr">
+        <is>
+          <t>Martin</t>
+        </is>
+      </c>
+      <c r="F130" t="inlineStr">
+        <is>
+          <t>Tomeček</t>
+        </is>
+      </c>
+      <c r="G130" t="inlineStr">
+        <is>
+          <t>SVK002018</t>
+        </is>
+      </c>
+      <c r="H130" t="inlineStr">
+        <is>
+          <t>Áno</t>
+        </is>
+      </c>
+      <c r="I130" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+    </row>
+    <row r="131">
+      <c r="A131" t="inlineStr">
+        <is>
+          <t>DC Prešov A</t>
+        </is>
+      </c>
+      <c r="B131" t="inlineStr">
+        <is>
+          <t>DC Prešov</t>
+        </is>
+      </c>
+      <c r="C131" t="inlineStr">
+        <is>
+          <t>26/27</t>
+        </is>
+      </c>
+      <c r="D131" t="inlineStr">
+        <is>
+          <t>Materské družstvo</t>
+        </is>
+      </c>
+      <c r="E131" t="inlineStr">
+        <is>
+          <t>Peter</t>
+        </is>
+      </c>
+      <c r="F131" t="inlineStr">
+        <is>
+          <t>Bendl</t>
+        </is>
+      </c>
+      <c r="G131" t="inlineStr">
+        <is>
+          <t>SVK001192</t>
+        </is>
+      </c>
+      <c r="H131" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+      <c r="I131" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+    </row>
+    <row r="132">
+      <c r="A132" t="inlineStr">
+        <is>
+          <t>DC Prešov A</t>
+        </is>
+      </c>
+      <c r="B132" t="inlineStr">
+        <is>
+          <t>DC Prešov</t>
+        </is>
+      </c>
+      <c r="C132" t="inlineStr">
+        <is>
+          <t>26/27</t>
+        </is>
+      </c>
+      <c r="D132" t="inlineStr">
+        <is>
+          <t>Materské družstvo</t>
+        </is>
+      </c>
+      <c r="E132" t="inlineStr">
+        <is>
+          <t>Martin</t>
+        </is>
+      </c>
+      <c r="F132" t="inlineStr">
+        <is>
+          <t>Brindzko</t>
+        </is>
+      </c>
+      <c r="G132" t="inlineStr">
+        <is>
+          <t>SVK001703</t>
+        </is>
+      </c>
+      <c r="H132" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+      <c r="I132" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+    </row>
+    <row r="133">
+      <c r="A133" t="inlineStr">
+        <is>
+          <t>DC Prešov A</t>
+        </is>
+      </c>
+      <c r="B133" t="inlineStr">
+        <is>
+          <t>DC Prešov</t>
+        </is>
+      </c>
+      <c r="C133" t="inlineStr">
+        <is>
+          <t>26/27</t>
+        </is>
+      </c>
+      <c r="D133" t="inlineStr">
+        <is>
+          <t>Materské družstvo</t>
+        </is>
+      </c>
+      <c r="E133" t="inlineStr">
+        <is>
+          <t>Petra</t>
+        </is>
+      </c>
+      <c r="F133" t="inlineStr">
+        <is>
+          <t>Gregová</t>
+        </is>
+      </c>
+      <c r="G133" t="inlineStr">
+        <is>
+          <t>SVK002787</t>
+        </is>
+      </c>
+      <c r="H133" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+      <c r="I133" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+    </row>
+    <row r="134">
+      <c r="A134" t="inlineStr">
+        <is>
+          <t>DC Prešov A</t>
+        </is>
+      </c>
+      <c r="B134" t="inlineStr">
+        <is>
+          <t>DC Prešov</t>
+        </is>
+      </c>
+      <c r="C134" t="inlineStr">
+        <is>
+          <t>26/27</t>
+        </is>
+      </c>
+      <c r="D134" t="inlineStr">
+        <is>
+          <t>Materské družstvo</t>
+        </is>
+      </c>
+      <c r="E134" t="inlineStr">
+        <is>
+          <t>Jozef</t>
+        </is>
+      </c>
+      <c r="F134" t="inlineStr">
+        <is>
+          <t>Kacvinský</t>
+        </is>
+      </c>
+      <c r="G134" t="inlineStr">
+        <is>
+          <t>SVK002805</t>
+        </is>
+      </c>
+      <c r="H134" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+      <c r="I134" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+    </row>
+    <row r="135">
+      <c r="A135" t="inlineStr">
+        <is>
+          <t>DC Prešov A</t>
+        </is>
+      </c>
+      <c r="B135" t="inlineStr">
+        <is>
+          <t>DC Prešov</t>
+        </is>
+      </c>
+      <c r="C135" t="inlineStr">
+        <is>
+          <t>26/27</t>
+        </is>
+      </c>
+      <c r="D135" t="inlineStr">
+        <is>
+          <t>Materské družstvo</t>
+        </is>
+      </c>
+      <c r="E135" t="inlineStr">
+        <is>
+          <t>Samuel</t>
+        </is>
+      </c>
+      <c r="F135" t="inlineStr">
+        <is>
+          <t>Mráz</t>
+        </is>
+      </c>
+      <c r="G135" t="inlineStr">
+        <is>
+          <t>SVK003168</t>
+        </is>
+      </c>
+      <c r="H135" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+      <c r="I135" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+    </row>
+    <row r="136">
+      <c r="A136" t="inlineStr">
+        <is>
+          <t>DC Prešov A</t>
+        </is>
+      </c>
+      <c r="B136" t="inlineStr">
+        <is>
+          <t>DC Prešov</t>
+        </is>
+      </c>
+      <c r="C136" t="inlineStr">
+        <is>
+          <t>26/27</t>
+        </is>
+      </c>
+      <c r="D136" t="inlineStr">
+        <is>
+          <t>Materské družstvo</t>
+        </is>
+      </c>
+      <c r="E136" t="inlineStr">
+        <is>
+          <t>Ľubomír</t>
+        </is>
+      </c>
+      <c r="F136" t="inlineStr">
+        <is>
+          <t>Šeminsky</t>
+        </is>
+      </c>
+      <c r="G136" t="inlineStr">
+        <is>
+          <t>SVK001389</t>
+        </is>
+      </c>
+      <c r="H136" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+      <c r="I136" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+    </row>
+    <row r="137">
+      <c r="A137" t="inlineStr">
+        <is>
+          <t>DC Prešov A</t>
+        </is>
+      </c>
+      <c r="B137" t="inlineStr">
+        <is>
+          <t>DC Prešov</t>
+        </is>
+      </c>
+      <c r="C137" t="inlineStr">
+        <is>
+          <t>26/27</t>
+        </is>
+      </c>
+      <c r="D137" t="inlineStr">
+        <is>
+          <t>Materské družstvo</t>
+        </is>
+      </c>
+      <c r="E137" t="inlineStr">
+        <is>
+          <t>Martin</t>
+        </is>
+      </c>
+      <c r="F137" t="inlineStr">
+        <is>
+          <t>Šebeš</t>
+        </is>
+      </c>
+      <c r="G137" t="inlineStr">
+        <is>
+          <t>SVK002530</t>
+        </is>
+      </c>
+      <c r="H137" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+      <c r="I137" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+    </row>
+    <row r="139">
+      <c r="A139" t="inlineStr">
+        <is>
+          <t>DC Prešov B</t>
+        </is>
+      </c>
+      <c r="B139" t="inlineStr">
+        <is>
+          <t>DC Prešov</t>
+        </is>
+      </c>
+      <c r="C139" t="inlineStr">
+        <is>
+          <t>26/27</t>
+        </is>
+      </c>
+      <c r="D139" t="inlineStr">
+        <is>
+          <t>Materské družstvo</t>
+        </is>
+      </c>
+      <c r="E139" t="inlineStr">
+        <is>
+          <t>Martin</t>
+        </is>
+      </c>
+      <c r="F139" t="inlineStr">
+        <is>
+          <t>Aman</t>
+        </is>
+      </c>
+      <c r="G139" t="inlineStr">
+        <is>
+          <t>SVK002022</t>
+        </is>
+      </c>
+      <c r="H139" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+      <c r="I139" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+    </row>
+    <row r="140">
+      <c r="A140" t="inlineStr">
+        <is>
+          <t>DC Prešov B</t>
+        </is>
+      </c>
+      <c r="B140" t="inlineStr">
+        <is>
+          <t>DC Prešov</t>
+        </is>
+      </c>
+      <c r="C140" t="inlineStr">
+        <is>
+          <t>26/27</t>
+        </is>
+      </c>
+      <c r="D140" t="inlineStr">
+        <is>
+          <t>Materské družstvo</t>
+        </is>
+      </c>
+      <c r="E140" t="inlineStr">
+        <is>
+          <t>Kamil</t>
+        </is>
+      </c>
+      <c r="F140" t="inlineStr">
+        <is>
+          <t>Džurman</t>
+        </is>
+      </c>
+      <c r="G140" t="inlineStr">
+        <is>
+          <t>SVK003084</t>
+        </is>
+      </c>
+      <c r="H140" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+      <c r="I140" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+    </row>
+    <row r="141">
+      <c r="A141" t="inlineStr">
+        <is>
+          <t>DC Prešov B</t>
+        </is>
+      </c>
+      <c r="B141" t="inlineStr">
+        <is>
+          <t>DC Prešov</t>
+        </is>
+      </c>
+      <c r="C141" t="inlineStr">
+        <is>
+          <t>26/27</t>
+        </is>
+      </c>
+      <c r="D141" t="inlineStr">
+        <is>
+          <t>Materské družstvo</t>
+        </is>
+      </c>
+      <c r="E141" t="inlineStr">
+        <is>
+          <t>Peter</t>
+        </is>
+      </c>
+      <c r="F141" t="inlineStr">
+        <is>
+          <t>Matta</t>
+        </is>
+      </c>
+      <c r="G141" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="H141" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+      <c r="I141" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+    </row>
+    <row r="142">
+      <c r="A142" t="inlineStr">
+        <is>
+          <t>DC Prešov B</t>
+        </is>
+      </c>
+      <c r="B142" t="inlineStr">
+        <is>
+          <t>DC Prešov</t>
+        </is>
+      </c>
+      <c r="C142" t="inlineStr">
+        <is>
+          <t>26/27</t>
+        </is>
+      </c>
+      <c r="D142" t="inlineStr">
+        <is>
+          <t>Materské družstvo</t>
+        </is>
+      </c>
+      <c r="E142" t="inlineStr">
+        <is>
+          <t>Lubos</t>
+        </is>
+      </c>
+      <c r="F142" t="inlineStr">
+        <is>
+          <t>Migas</t>
+        </is>
+      </c>
+      <c r="G142" t="inlineStr">
+        <is>
+          <t>SVK003109</t>
+        </is>
+      </c>
+      <c r="H142" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+      <c r="I142" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+    </row>
+    <row r="143">
+      <c r="A143" t="inlineStr">
+        <is>
+          <t>DC Prešov B</t>
+        </is>
+      </c>
+      <c r="B143" t="inlineStr">
+        <is>
+          <t>DC Prešov</t>
+        </is>
+      </c>
+      <c r="C143" t="inlineStr">
+        <is>
+          <t>26/27</t>
+        </is>
+      </c>
+      <c r="D143" t="inlineStr">
+        <is>
+          <t>Materské družstvo</t>
+        </is>
+      </c>
+      <c r="E143" t="inlineStr">
+        <is>
+          <t>Milan</t>
+        </is>
+      </c>
+      <c r="F143" t="inlineStr">
+        <is>
+          <t>Damitš</t>
+        </is>
+      </c>
+      <c r="G143" t="inlineStr">
+        <is>
+          <t>SVK001728</t>
+        </is>
+      </c>
+      <c r="H143" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+      <c r="I143" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+    </row>
+    <row r="144">
+      <c r="A144" t="inlineStr">
+        <is>
+          <t>DC Prešov B</t>
+        </is>
+      </c>
+      <c r="B144" t="inlineStr">
+        <is>
+          <t>DC Prešov</t>
+        </is>
+      </c>
+      <c r="C144" t="inlineStr">
+        <is>
+          <t>26/27</t>
+        </is>
+      </c>
+      <c r="D144" t="inlineStr">
+        <is>
+          <t>Materské družstvo</t>
+        </is>
+      </c>
+      <c r="E144" t="inlineStr">
+        <is>
+          <t>Ján</t>
+        </is>
+      </c>
+      <c r="F144" t="inlineStr">
+        <is>
+          <t>Litecký</t>
+        </is>
+      </c>
+      <c r="G144" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="H144" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+      <c r="I144" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+    </row>
+    <row r="145">
+      <c r="A145" t="inlineStr">
+        <is>
+          <t>DC Prešov B</t>
+        </is>
+      </c>
+      <c r="B145" t="inlineStr">
+        <is>
+          <t>DC Prešov</t>
+        </is>
+      </c>
+      <c r="C145" t="inlineStr">
+        <is>
+          <t>26/27</t>
+        </is>
+      </c>
+      <c r="D145" t="inlineStr">
+        <is>
+          <t>Materské družstvo</t>
+        </is>
+      </c>
+      <c r="E145" t="inlineStr">
+        <is>
+          <t>Ján</t>
+        </is>
+      </c>
+      <c r="F145" t="inlineStr">
+        <is>
+          <t>Litecký</t>
+        </is>
+      </c>
+      <c r="G145" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="H145" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+      <c r="I145" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+    </row>
+    <row r="146">
+      <c r="A146" t="inlineStr">
+        <is>
+          <t>DC Prešov B</t>
+        </is>
+      </c>
+      <c r="B146" t="inlineStr">
+        <is>
+          <t>DC Prešov</t>
+        </is>
+      </c>
+      <c r="C146" t="inlineStr">
+        <is>
+          <t>26/27</t>
+        </is>
+      </c>
+      <c r="D146" t="inlineStr">
+        <is>
+          <t>Materské družstvo</t>
+        </is>
+      </c>
+      <c r="E146" t="inlineStr">
+        <is>
+          <t>Milan</t>
+        </is>
+      </c>
+      <c r="F146" t="inlineStr">
+        <is>
+          <t>Polomský</t>
+        </is>
+      </c>
+      <c r="G146" t="inlineStr">
+        <is>
+          <t>SVK001191</t>
+        </is>
+      </c>
+      <c r="H146" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+      <c r="I146" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+    </row>
+    <row r="147">
+      <c r="A147" t="inlineStr">
+        <is>
+          <t>DC Prešov B</t>
+        </is>
+      </c>
+      <c r="B147" t="inlineStr">
+        <is>
+          <t>DC Prešov</t>
+        </is>
+      </c>
+      <c r="C147" t="inlineStr">
+        <is>
+          <t>26/27</t>
+        </is>
+      </c>
+      <c r="D147" t="inlineStr">
+        <is>
+          <t>Materské družstvo</t>
+        </is>
+      </c>
+      <c r="E147" t="inlineStr">
+        <is>
+          <t>Tobiáš</t>
+        </is>
+      </c>
+      <c r="F147" t="inlineStr">
+        <is>
+          <t>Tatar</t>
+        </is>
+      </c>
+      <c r="G147" t="inlineStr">
+        <is>
+          <t>SVK002859</t>
+        </is>
+      </c>
+      <c r="H147" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+      <c r="I147" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+    </row>
+    <row r="148">
+      <c r="A148" t="inlineStr">
+        <is>
+          <t>DC Prešov B</t>
+        </is>
+      </c>
+      <c r="B148" t="inlineStr">
+        <is>
+          <t>DC Prešov</t>
+        </is>
+      </c>
+      <c r="C148" t="inlineStr">
+        <is>
+          <t>26/27</t>
+        </is>
+      </c>
+      <c r="D148" t="inlineStr">
+        <is>
+          <t>Materské družstvo</t>
+        </is>
+      </c>
+      <c r="E148" t="inlineStr">
+        <is>
+          <t>Martin</t>
+        </is>
+      </c>
+      <c r="F148" t="inlineStr">
+        <is>
+          <t>Novotný</t>
+        </is>
+      </c>
+      <c r="G148" t="inlineStr">
+        <is>
+          <t>SVK000249</t>
+        </is>
+      </c>
+      <c r="H148" t="inlineStr">
+        <is>
+          <t>Áno</t>
+        </is>
+      </c>
+      <c r="I148" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+    </row>
+    <row r="150">
+      <c r="A150" t="inlineStr">
+        <is>
+          <t>DC Šalát Partizánske A</t>
+        </is>
+      </c>
+      <c r="B150" t="inlineStr">
+        <is>
+          <t>Mestský klub v elektronických šípkach Nováky</t>
+        </is>
+      </c>
+      <c r="C150" t="inlineStr">
+        <is>
+          <t>26/27</t>
+        </is>
+      </c>
+      <c r="D150" t="inlineStr">
+        <is>
+          <t>Materské družstvo</t>
+        </is>
+      </c>
+      <c r="E150" t="inlineStr">
+        <is>
+          <t>Daniel</t>
+        </is>
+      </c>
+      <c r="F150" t="inlineStr">
+        <is>
+          <t>Grach</t>
+        </is>
+      </c>
+      <c r="G150" t="inlineStr">
+        <is>
+          <t>SVK001911</t>
+        </is>
+      </c>
+      <c r="H150" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+      <c r="I150" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+    </row>
+    <row r="151">
+      <c r="A151" t="inlineStr">
+        <is>
+          <t>DC Šalát Partizánske A</t>
+        </is>
+      </c>
+      <c r="B151" t="inlineStr">
+        <is>
+          <t>Mestský klub v elektronických šípkach Nováky</t>
+        </is>
+      </c>
+      <c r="C151" t="inlineStr">
+        <is>
+          <t>26/27</t>
+        </is>
+      </c>
+      <c r="D151" t="inlineStr">
+        <is>
+          <t>Materské družstvo</t>
+        </is>
+      </c>
+      <c r="E151" t="inlineStr">
+        <is>
+          <t>Rudolf</t>
+        </is>
+      </c>
+      <c r="F151" t="inlineStr">
+        <is>
+          <t>Komžík</t>
+        </is>
+      </c>
+      <c r="G151" t="inlineStr">
+        <is>
+          <t>SVK002591</t>
+        </is>
+      </c>
+      <c r="H151" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+      <c r="I151" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+    </row>
+    <row r="152">
+      <c r="A152" t="inlineStr">
+        <is>
+          <t>DC Šalát Partizánske A</t>
+        </is>
+      </c>
+      <c r="B152" t="inlineStr">
+        <is>
+          <t>Mestský klub v elektronických šípkach Nováky</t>
+        </is>
+      </c>
+      <c r="C152" t="inlineStr">
+        <is>
+          <t>26/27</t>
+        </is>
+      </c>
+      <c r="D152" t="inlineStr">
+        <is>
+          <t>Materské družstvo</t>
+        </is>
+      </c>
+      <c r="E152" t="inlineStr">
+        <is>
+          <t>Miroslav</t>
+        </is>
+      </c>
+      <c r="F152" t="inlineStr">
+        <is>
+          <t>Valach</t>
+        </is>
+      </c>
+      <c r="G152" t="inlineStr">
+        <is>
+          <t>SVK000818</t>
+        </is>
+      </c>
+      <c r="H152" t="inlineStr">
+        <is>
+          <t>Áno</t>
+        </is>
+      </c>
+      <c r="I152" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+    </row>
+    <row r="153">
+      <c r="A153" t="inlineStr">
+        <is>
+          <t>DC Šalát Partizánske A</t>
+        </is>
+      </c>
+      <c r="B153" t="inlineStr">
+        <is>
+          <t>Mestský klub v elektronických šípkach Nováky</t>
+        </is>
+      </c>
+      <c r="C153" t="inlineStr">
+        <is>
+          <t>26/27</t>
+        </is>
+      </c>
+      <c r="D153" t="inlineStr">
+        <is>
+          <t>Materské družstvo</t>
+        </is>
+      </c>
+      <c r="E153" t="inlineStr">
+        <is>
+          <t>Dušan</t>
+        </is>
+      </c>
+      <c r="F153" t="inlineStr">
+        <is>
+          <t>Samardžija</t>
+        </is>
+      </c>
+      <c r="G153" t="inlineStr">
+        <is>
+          <t>SVK002590</t>
+        </is>
+      </c>
+      <c r="H153" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+      <c r="I153" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+    </row>
+    <row r="154">
+      <c r="A154" t="inlineStr">
+        <is>
+          <t>DC Šalát Partizánske A</t>
+        </is>
+      </c>
+      <c r="B154" t="inlineStr">
+        <is>
+          <t>Mestský klub v elektronických šípkach Nováky</t>
+        </is>
+      </c>
+      <c r="C154" t="inlineStr">
+        <is>
+          <t>26/27</t>
+        </is>
+      </c>
+      <c r="D154" t="inlineStr">
+        <is>
+          <t>Materské družstvo</t>
+        </is>
+      </c>
+      <c r="E154" t="inlineStr">
+        <is>
+          <t>Lukáš</t>
+        </is>
+      </c>
+      <c r="F154" t="inlineStr">
+        <is>
+          <t>Guba</t>
+        </is>
+      </c>
+      <c r="G154" t="inlineStr">
+        <is>
+          <t>SVK000070</t>
+        </is>
+      </c>
+      <c r="H154" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+      <c r="I154" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+    </row>
+    <row r="155">
+      <c r="A155" t="inlineStr">
+        <is>
+          <t>DC Šalát Partizánske A</t>
+        </is>
+      </c>
+      <c r="B155" t="inlineStr">
+        <is>
+          <t>Mestský klub v elektronických šípkach Nováky</t>
+        </is>
+      </c>
+      <c r="C155" t="inlineStr">
+        <is>
+          <t>26/27</t>
+        </is>
+      </c>
+      <c r="D155" t="inlineStr">
+        <is>
+          <t>Materské družstvo</t>
+        </is>
+      </c>
+      <c r="E155" t="inlineStr">
+        <is>
+          <t>Branislav</t>
+        </is>
+      </c>
+      <c r="F155" t="inlineStr">
+        <is>
+          <t>Duchovič</t>
+        </is>
+      </c>
+      <c r="G155" t="inlineStr">
+        <is>
+          <t>SVK002553</t>
+        </is>
+      </c>
+      <c r="H155" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+      <c r="I155" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+    </row>
+    <row r="156">
+      <c r="A156" t="inlineStr">
+        <is>
+          <t>DC Šalát Partizánske A</t>
+        </is>
+      </c>
+      <c r="B156" t="inlineStr">
+        <is>
+          <t>Mestský klub v elektronických šípkach Nováky</t>
+        </is>
+      </c>
+      <c r="C156" t="inlineStr">
+        <is>
+          <t>26/27</t>
+        </is>
+      </c>
+      <c r="D156" t="inlineStr">
+        <is>
+          <t>Materské družstvo</t>
+        </is>
+      </c>
+      <c r="E156" t="inlineStr">
+        <is>
+          <t>Jaroslav</t>
+        </is>
+      </c>
+      <c r="F156" t="inlineStr">
+        <is>
+          <t>Hallo</t>
+        </is>
+      </c>
+      <c r="G156" t="inlineStr">
+        <is>
+          <t>SVK001910</t>
+        </is>
+      </c>
+      <c r="H156" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+      <c r="I156" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+    </row>
+    <row r="158">
+      <c r="A158" t="inlineStr">
+        <is>
+          <t>DC Šalát Partizánske B</t>
+        </is>
+      </c>
+      <c r="B158" t="inlineStr">
+        <is>
+          <t>Mestský klub v elektronických šípkach Nováky</t>
+        </is>
+      </c>
+      <c r="C158" t="inlineStr">
+        <is>
+          <t>26/27</t>
+        </is>
+      </c>
+      <c r="D158" t="inlineStr">
+        <is>
+          <t>Materské družstvo</t>
+        </is>
+      </c>
+      <c r="E158" t="inlineStr">
+        <is>
+          <t>Martin</t>
+        </is>
+      </c>
+      <c r="F158" t="inlineStr">
+        <is>
+          <t>Grach</t>
+        </is>
+      </c>
+      <c r="G158" t="inlineStr">
+        <is>
+          <t>SVK002766</t>
+        </is>
+      </c>
+      <c r="H158" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+      <c r="I158" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+    </row>
+    <row r="159">
+      <c r="A159" t="inlineStr">
+        <is>
+          <t>DC Šalát Partizánske B</t>
+        </is>
+      </c>
+      <c r="B159" t="inlineStr">
+        <is>
+          <t>Mestský klub v elektronických šípkach Nováky</t>
+        </is>
+      </c>
+      <c r="C159" t="inlineStr">
+        <is>
+          <t>26/27</t>
+        </is>
+      </c>
+      <c r="D159" t="inlineStr">
+        <is>
+          <t>Materské družstvo</t>
+        </is>
+      </c>
+      <c r="E159" t="inlineStr">
+        <is>
+          <t>Ivan</t>
+        </is>
+      </c>
+      <c r="F159" t="inlineStr">
+        <is>
+          <t>Kopál</t>
+        </is>
+      </c>
+      <c r="G159" t="inlineStr">
+        <is>
+          <t>SVK002357</t>
+        </is>
+      </c>
+      <c r="H159" t="inlineStr">
+        <is>
+          <t>Áno</t>
+        </is>
+      </c>
+      <c r="I159" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+    </row>
+    <row r="160">
+      <c r="A160" t="inlineStr">
+        <is>
+          <t>DC Šalát Partizánske B</t>
+        </is>
+      </c>
+      <c r="B160" t="inlineStr">
+        <is>
+          <t>Mestský klub v elektronických šípkach Nováky</t>
+        </is>
+      </c>
+      <c r="C160" t="inlineStr">
+        <is>
+          <t>26/27</t>
+        </is>
+      </c>
+      <c r="D160" t="inlineStr">
+        <is>
+          <t>Materské družstvo</t>
+        </is>
+      </c>
+      <c r="E160" t="inlineStr">
+        <is>
+          <t>Samuel</t>
+        </is>
+      </c>
+      <c r="F160" t="inlineStr">
+        <is>
+          <t>Repiar</t>
+        </is>
+      </c>
+      <c r="G160" t="inlineStr">
+        <is>
+          <t>SVK002358</t>
+        </is>
+      </c>
+      <c r="H160" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+      <c r="I160" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+    </row>
+    <row r="161">
+      <c r="A161" t="inlineStr">
+        <is>
+          <t>DC Šalát Partizánske B</t>
+        </is>
+      </c>
+      <c r="B161" t="inlineStr">
+        <is>
+          <t>Mestský klub v elektronických šípkach Nováky</t>
+        </is>
+      </c>
+      <c r="C161" t="inlineStr">
+        <is>
+          <t>26/27</t>
+        </is>
+      </c>
+      <c r="D161" t="inlineStr">
+        <is>
+          <t>Materské družstvo</t>
+        </is>
+      </c>
+      <c r="E161" t="inlineStr">
+        <is>
+          <t>Juraj</t>
+        </is>
+      </c>
+      <c r="F161" t="inlineStr">
+        <is>
+          <t>Laluch</t>
+        </is>
+      </c>
+      <c r="G161" t="inlineStr">
+        <is>
+          <t>SVK001265</t>
+        </is>
+      </c>
+      <c r="H161" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+      <c r="I161" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+    </row>
+    <row r="162">
+      <c r="A162" t="inlineStr">
+        <is>
+          <t>DC Šalát Partizánske B</t>
+        </is>
+      </c>
+      <c r="B162" t="inlineStr">
+        <is>
+          <t>Mestský klub v elektronických šípkach Nováky</t>
+        </is>
+      </c>
+      <c r="C162" t="inlineStr">
+        <is>
+          <t>26/27</t>
+        </is>
+      </c>
+      <c r="D162" t="inlineStr">
+        <is>
+          <t>Materské družstvo</t>
+        </is>
+      </c>
+      <c r="E162" t="inlineStr">
+        <is>
+          <t>Dušan</t>
+        </is>
+      </c>
+      <c r="F162" t="inlineStr">
+        <is>
+          <t>Samardžija ml.</t>
+        </is>
+      </c>
+      <c r="G162" t="inlineStr">
+        <is>
+          <t>SVK002612</t>
+        </is>
+      </c>
+      <c r="H162" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+      <c r="I162" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+    </row>
+    <row r="163">
+      <c r="A163" t="inlineStr">
+        <is>
+          <t>DC Šalát Partizánske B</t>
+        </is>
+      </c>
+      <c r="B163" t="inlineStr">
+        <is>
+          <t>Mestský klub v elektronických šípkach Nováky</t>
+        </is>
+      </c>
+      <c r="C163" t="inlineStr">
+        <is>
+          <t>26/27</t>
+        </is>
+      </c>
+      <c r="D163" t="inlineStr">
+        <is>
+          <t>Materské družstvo</t>
+        </is>
+      </c>
+      <c r="E163" t="inlineStr">
+        <is>
+          <t>Vlado</t>
+        </is>
+      </c>
+      <c r="F163" t="inlineStr">
+        <is>
+          <t>Kosecky</t>
+        </is>
+      </c>
+      <c r="G163" t="inlineStr">
+        <is>
+          <t>SVK000826</t>
+        </is>
+      </c>
+      <c r="H163" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+      <c r="I163" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+    </row>
+    <row r="164">
+      <c r="A164" t="inlineStr">
+        <is>
+          <t>DC Šalát Partizánske B</t>
+        </is>
+      </c>
+      <c r="B164" t="inlineStr">
+        <is>
+          <t>Mestský klub v elektronických šípkach Nováky</t>
+        </is>
+      </c>
+      <c r="C164" t="inlineStr">
+        <is>
+          <t>26/27</t>
+        </is>
+      </c>
+      <c r="D164" t="inlineStr">
+        <is>
+          <t>Materské družstvo</t>
+        </is>
+      </c>
+      <c r="E164" t="inlineStr">
+        <is>
+          <t>Michal</t>
+        </is>
+      </c>
+      <c r="F164" t="inlineStr">
+        <is>
+          <t>Janco</t>
+        </is>
+      </c>
+      <c r="G164" t="inlineStr">
+        <is>
+          <t>SVK001135</t>
+        </is>
+      </c>
+      <c r="H164" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+      <c r="I164" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+    </row>
+    <row r="166">
+      <c r="A166" t="inlineStr">
+        <is>
+          <t>DC Šarišské Michaľany</t>
+        </is>
+      </c>
+      <c r="B166" t="inlineStr">
+        <is>
+          <t>DC POPRAD</t>
+        </is>
+      </c>
+      <c r="C166" t="inlineStr">
+        <is>
+          <t>26/27</t>
+        </is>
+      </c>
+      <c r="D166" t="inlineStr">
+        <is>
+          <t>Materské družstvo</t>
+        </is>
+      </c>
+      <c r="E166" t="inlineStr">
+        <is>
+          <t>Jozef</t>
+        </is>
+      </c>
+      <c r="F166" t="inlineStr">
+        <is>
+          <t>Mikloš</t>
+        </is>
+      </c>
+      <c r="G166" t="inlineStr">
+        <is>
+          <t>SVK000506</t>
+        </is>
+      </c>
+      <c r="H166" t="inlineStr">
+        <is>
+          <t>Áno</t>
+        </is>
+      </c>
+      <c r="I166" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+    </row>
+    <row r="167">
+      <c r="A167" t="inlineStr">
+        <is>
+          <t>DC Šarišské Michaľany</t>
+        </is>
+      </c>
+      <c r="B167" t="inlineStr">
+        <is>
+          <t>DC POPRAD</t>
+        </is>
+      </c>
+      <c r="C167" t="inlineStr">
+        <is>
+          <t>26/27</t>
+        </is>
+      </c>
+      <c r="D167" t="inlineStr">
+        <is>
+          <t>Materské družstvo</t>
+        </is>
+      </c>
+      <c r="E167" t="inlineStr">
+        <is>
+          <t>Marian</t>
+        </is>
+      </c>
+      <c r="F167" t="inlineStr">
+        <is>
+          <t>Marko</t>
+        </is>
+      </c>
+      <c r="G167" t="inlineStr">
+        <is>
+          <t>SVK002217</t>
+        </is>
+      </c>
+      <c r="H167" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+      <c r="I167" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+    </row>
+    <row r="168">
+      <c r="A168" t="inlineStr">
+        <is>
+          <t>DC Šarišské Michaľany</t>
+        </is>
+      </c>
+      <c r="B168" t="inlineStr">
+        <is>
+          <t>DC POPRAD</t>
+        </is>
+      </c>
+      <c r="C168" t="inlineStr">
+        <is>
+          <t>26/27</t>
+        </is>
+      </c>
+      <c r="D168" t="inlineStr">
+        <is>
+          <t>Materské družstvo</t>
+        </is>
+      </c>
+      <c r="E168" t="inlineStr">
+        <is>
+          <t>Matúš</t>
+        </is>
+      </c>
+      <c r="F168" t="inlineStr">
+        <is>
+          <t>Baláž</t>
+        </is>
+      </c>
+      <c r="G168" t="inlineStr">
+        <is>
+          <t>SVK002820</t>
+        </is>
+      </c>
+      <c r="H168" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+      <c r="I168" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+    </row>
+    <row r="169">
+      <c r="A169" t="inlineStr">
+        <is>
+          <t>DC Šarišské Michaľany</t>
+        </is>
+      </c>
+      <c r="B169" t="inlineStr">
+        <is>
+          <t>DC POPRAD</t>
+        </is>
+      </c>
+      <c r="C169" t="inlineStr">
+        <is>
+          <t>26/27</t>
+        </is>
+      </c>
+      <c r="D169" t="inlineStr">
+        <is>
+          <t>Materské družstvo</t>
+        </is>
+      </c>
+      <c r="E169" t="inlineStr">
+        <is>
+          <t>Milan</t>
+        </is>
+      </c>
+      <c r="F169" t="inlineStr">
+        <is>
+          <t>Kilik</t>
+        </is>
+      </c>
+      <c r="G169" t="inlineStr">
+        <is>
+          <t>SVK000749</t>
+        </is>
+      </c>
+      <c r="H169" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+      <c r="I169" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+    </row>
+    <row r="170">
+      <c r="A170" t="inlineStr">
+        <is>
+          <t>DC Šarišské Michaľany</t>
+        </is>
+      </c>
+      <c r="B170" t="inlineStr">
+        <is>
+          <t>DC POPRAD</t>
+        </is>
+      </c>
+      <c r="C170" t="inlineStr">
+        <is>
+          <t>26/27</t>
+        </is>
+      </c>
+      <c r="D170" t="inlineStr">
+        <is>
+          <t>Materské družstvo</t>
+        </is>
+      </c>
+      <c r="E170" t="inlineStr">
+        <is>
+          <t>Patrik</t>
+        </is>
+      </c>
+      <c r="F170" t="inlineStr">
+        <is>
+          <t>Seman</t>
+        </is>
+      </c>
+      <c r="G170" t="inlineStr">
+        <is>
+          <t>SVK000643</t>
+        </is>
+      </c>
+      <c r="H170" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+      <c r="I170" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+    </row>
+    <row r="172">
+      <c r="A172" t="inlineStr">
+        <is>
+          <t>Maják Prievidza</t>
+        </is>
+      </c>
+      <c r="B172" t="inlineStr">
+        <is>
+          <t>DART CLUB PRIEVIDZA</t>
+        </is>
+      </c>
+      <c r="C172" t="inlineStr">
+        <is>
+          <t>26/27</t>
+        </is>
+      </c>
+      <c r="D172" t="inlineStr">
+        <is>
+          <t>Materské družstvo</t>
+        </is>
+      </c>
+      <c r="E172" t="inlineStr">
+        <is>
+          <t>Robert</t>
+        </is>
+      </c>
+      <c r="F172" t="inlineStr">
+        <is>
+          <t>Mišiak</t>
+        </is>
+      </c>
+      <c r="G172" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="H172" t="inlineStr">
+        <is>
+          <t>Áno</t>
+        </is>
+      </c>
+      <c r="I172" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+    </row>
+    <row r="173">
+      <c r="A173" t="inlineStr">
+        <is>
+          <t>Maják Prievidza</t>
+        </is>
+      </c>
+      <c r="B173" t="inlineStr">
+        <is>
+          <t>DART CLUB PRIEVIDZA</t>
+        </is>
+      </c>
+      <c r="C173" t="inlineStr">
+        <is>
+          <t>26/27</t>
+        </is>
+      </c>
+      <c r="D173" t="inlineStr">
+        <is>
+          <t>Materské družstvo</t>
+        </is>
+      </c>
+      <c r="E173" t="inlineStr">
+        <is>
+          <t>Milan</t>
+        </is>
+      </c>
+      <c r="F173" t="inlineStr">
+        <is>
+          <t>Bátora</t>
+        </is>
+      </c>
+      <c r="G173" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="H173" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+      <c r="I173" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+    </row>
+    <row r="175">
+      <c r="A175" t="inlineStr">
+        <is>
+          <t>Pezinok Darts Klub</t>
+        </is>
+      </c>
+      <c r="B175" t="inlineStr">
+        <is>
+          <t>Pezinok Darts Klub</t>
+        </is>
+      </c>
+      <c r="C175" t="inlineStr">
+        <is>
+          <t>26/27</t>
+        </is>
+      </c>
+      <c r="D175" t="inlineStr">
+        <is>
+          <t>Materské družstvo</t>
+        </is>
+      </c>
+      <c r="E175" t="inlineStr">
+        <is>
+          <t>Matej</t>
+        </is>
+      </c>
+      <c r="F175" t="inlineStr">
+        <is>
+          <t>Zimmerman</t>
+        </is>
+      </c>
+      <c r="G175" t="inlineStr">
+        <is>
+          <t>SVK002566</t>
+        </is>
+      </c>
+      <c r="H175" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+      <c r="I175" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+    </row>
+    <row r="176">
+      <c r="A176" t="inlineStr">
+        <is>
+          <t>Pezinok Darts Klub</t>
+        </is>
+      </c>
+      <c r="B176" t="inlineStr">
+        <is>
+          <t>Pezinok Darts Klub</t>
+        </is>
+      </c>
+      <c r="C176" t="inlineStr">
+        <is>
+          <t>26/27</t>
+        </is>
+      </c>
+      <c r="D176" t="inlineStr">
+        <is>
+          <t>Materské družstvo</t>
+        </is>
+      </c>
+      <c r="E176" t="inlineStr">
+        <is>
+          <t>Marek</t>
+        </is>
+      </c>
+      <c r="F176" t="inlineStr">
+        <is>
+          <t>Aksamit</t>
+        </is>
+      </c>
+      <c r="G176" t="inlineStr">
+        <is>
+          <t>SVK002657</t>
+        </is>
+      </c>
+      <c r="H176" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+      <c r="I176" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+    </row>
+    <row r="177">
+      <c r="A177" t="inlineStr">
+        <is>
+          <t>Pezinok Darts Klub</t>
+        </is>
+      </c>
+      <c r="B177" t="inlineStr">
+        <is>
+          <t>Pezinok Darts Klub</t>
+        </is>
+      </c>
+      <c r="C177" t="inlineStr">
+        <is>
+          <t>26/27</t>
+        </is>
+      </c>
+      <c r="D177" t="inlineStr">
+        <is>
+          <t>Materské družstvo</t>
+        </is>
+      </c>
+      <c r="E177" t="inlineStr">
+        <is>
+          <t>Dominik</t>
+        </is>
+      </c>
+      <c r="F177" t="inlineStr">
+        <is>
+          <t>Oravec</t>
+        </is>
+      </c>
+      <c r="G177" t="inlineStr">
+        <is>
+          <t>SVK002498</t>
+        </is>
+      </c>
+      <c r="H177" t="inlineStr">
+        <is>
+          <t>Áno</t>
+        </is>
+      </c>
+      <c r="I177" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+    </row>
+    <row r="178">
+      <c r="A178" t="inlineStr">
+        <is>
+          <t>Pezinok Darts Klub</t>
+        </is>
+      </c>
+      <c r="B178" t="inlineStr">
+        <is>
+          <t>Pezinok Darts Klub</t>
+        </is>
+      </c>
+      <c r="C178" t="inlineStr">
+        <is>
+          <t>26/27</t>
+        </is>
+      </c>
+      <c r="D178" t="inlineStr">
+        <is>
+          <t>Materské družstvo</t>
+        </is>
+      </c>
+      <c r="E178" t="inlineStr">
+        <is>
+          <t>Tomas</t>
+        </is>
+      </c>
+      <c r="F178" t="inlineStr">
+        <is>
+          <t>Fleischhacker</t>
+        </is>
+      </c>
+      <c r="G178" t="inlineStr">
+        <is>
+          <t>SVK002642</t>
+        </is>
+      </c>
+      <c r="H178" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+      <c r="I178" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+    </row>
+    <row r="179">
+      <c r="A179" t="inlineStr">
+        <is>
+          <t>Pezinok Darts Klub</t>
+        </is>
+      </c>
+      <c r="B179" t="inlineStr">
+        <is>
+          <t>Pezinok Darts Klub</t>
+        </is>
+      </c>
+      <c r="C179" t="inlineStr">
+        <is>
+          <t>26/27</t>
+        </is>
+      </c>
+      <c r="D179" t="inlineStr">
+        <is>
+          <t>Materské družstvo</t>
+        </is>
+      </c>
+      <c r="E179" t="inlineStr">
+        <is>
+          <t>Peter</t>
+        </is>
+      </c>
+      <c r="F179" t="inlineStr">
+        <is>
+          <t>Samek</t>
+        </is>
+      </c>
+      <c r="G179" t="inlineStr">
+        <is>
+          <t>SVK003086</t>
+        </is>
+      </c>
+      <c r="H179" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+      <c r="I179" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+    </row>
+    <row r="180">
+      <c r="A180" t="inlineStr">
+        <is>
+          <t>Pezinok Darts Klub</t>
+        </is>
+      </c>
+      <c r="B180" t="inlineStr">
+        <is>
+          <t>Pezinok Darts Klub</t>
+        </is>
+      </c>
+      <c r="C180" t="inlineStr">
+        <is>
+          <t>26/27</t>
+        </is>
+      </c>
+      <c r="D180" t="inlineStr">
+        <is>
+          <t>Materské družstvo</t>
+        </is>
+      </c>
+      <c r="E180" t="inlineStr">
+        <is>
+          <t>Ionut</t>
+        </is>
+      </c>
+      <c r="F180" t="inlineStr">
+        <is>
+          <t>Vlad</t>
+        </is>
+      </c>
+      <c r="G180" t="inlineStr">
+        <is>
+          <t>SVK001427</t>
+        </is>
+      </c>
+      <c r="H180" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+      <c r="I180" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+    </row>
+    <row r="181">
+      <c r="A181" t="inlineStr">
+        <is>
+          <t>Pezinok Darts Klub</t>
+        </is>
+      </c>
+      <c r="B181" t="inlineStr">
+        <is>
+          <t>Pezinok Darts Klub</t>
+        </is>
+      </c>
+      <c r="C181" t="inlineStr">
+        <is>
+          <t>26/27</t>
+        </is>
+      </c>
+      <c r="D181" t="inlineStr">
+        <is>
+          <t>Materské družstvo</t>
+        </is>
+      </c>
+      <c r="E181" t="inlineStr">
+        <is>
+          <t>Tomáš</t>
+        </is>
+      </c>
+      <c r="F181" t="inlineStr">
+        <is>
+          <t>Hušek</t>
+        </is>
+      </c>
+      <c r="G181" t="inlineStr">
+        <is>
+          <t>SVK002620</t>
+        </is>
+      </c>
+      <c r="H181" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+      <c r="I181" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+    </row>
+    <row r="183">
+      <c r="A183" t="inlineStr">
+        <is>
+          <t>ŠK Vrútky A</t>
+        </is>
+      </c>
+      <c r="B183" t="inlineStr">
+        <is>
+          <t>Šípkarsky Klub Vrútky</t>
+        </is>
+      </c>
+      <c r="C183" t="inlineStr">
+        <is>
+          <t>26/27</t>
+        </is>
+      </c>
+      <c r="D183" t="inlineStr">
+        <is>
+          <t>Materské družstvo</t>
+        </is>
+      </c>
+      <c r="E183" t="inlineStr">
+        <is>
+          <t>Tomáš</t>
+        </is>
+      </c>
+      <c r="F183" t="inlineStr">
+        <is>
+          <t>Svoboda</t>
+        </is>
+      </c>
+      <c r="G183" t="inlineStr">
+        <is>
+          <t>SVK000151</t>
+        </is>
+      </c>
+      <c r="H183" t="inlineStr">
+        <is>
+          <t>Áno</t>
+        </is>
+      </c>
+      <c r="I183" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+    </row>
+    <row r="184">
+      <c r="A184" t="inlineStr">
+        <is>
+          <t>ŠK Vrútky A</t>
+        </is>
+      </c>
+      <c r="B184" t="inlineStr">
+        <is>
+          <t>Šípkarsky Klub Vrútky</t>
+        </is>
+      </c>
+      <c r="C184" t="inlineStr">
+        <is>
+          <t>26/27</t>
+        </is>
+      </c>
+      <c r="D184" t="inlineStr">
+        <is>
+          <t>Materské družstvo</t>
+        </is>
+      </c>
+      <c r="E184" t="inlineStr">
+        <is>
+          <t>Miroslav</t>
+        </is>
+      </c>
+      <c r="F184" t="inlineStr">
+        <is>
+          <t>Babík</t>
+        </is>
+      </c>
+      <c r="G184" t="inlineStr">
+        <is>
+          <t>SVK000743</t>
+        </is>
+      </c>
+      <c r="H184" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+      <c r="I184" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+    </row>
+    <row r="185">
+      <c r="A185" t="inlineStr">
+        <is>
+          <t>ŠK Vrútky A</t>
+        </is>
+      </c>
+      <c r="B185" t="inlineStr">
+        <is>
+          <t>Šípkarsky Klub Vrútky</t>
+        </is>
+      </c>
+      <c r="C185" t="inlineStr">
+        <is>
+          <t>26/27</t>
+        </is>
+      </c>
+      <c r="D185" t="inlineStr">
+        <is>
+          <t>Materské družstvo</t>
+        </is>
+      </c>
+      <c r="E185" t="inlineStr">
+        <is>
+          <t>Peter</t>
+        </is>
+      </c>
+      <c r="F185" t="inlineStr">
+        <is>
+          <t>Holdoš</t>
+        </is>
+      </c>
+      <c r="G185" t="inlineStr">
+        <is>
+          <t>SVK000140</t>
+        </is>
+      </c>
+      <c r="H185" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+      <c r="I185" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+    </row>
+    <row r="186">
+      <c r="A186" t="inlineStr">
+        <is>
+          <t>ŠK Vrútky A</t>
+        </is>
+      </c>
+      <c r="B186" t="inlineStr">
+        <is>
+          <t>Šípkarsky Klub Vrútky</t>
+        </is>
+      </c>
+      <c r="C186" t="inlineStr">
+        <is>
+          <t>26/27</t>
+        </is>
+      </c>
+      <c r="D186" t="inlineStr">
+        <is>
+          <t>Materské družstvo</t>
+        </is>
+      </c>
+      <c r="E186" t="inlineStr">
+        <is>
+          <t>Michal</t>
+        </is>
+      </c>
+      <c r="F186" t="inlineStr">
+        <is>
+          <t>Hanus</t>
+        </is>
+      </c>
+      <c r="G186" t="inlineStr">
+        <is>
+          <t>SVK001448</t>
+        </is>
+      </c>
+      <c r="H186" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+      <c r="I186" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+    </row>
+    <row r="187">
+      <c r="A187" t="inlineStr">
+        <is>
+          <t>ŠK Vrútky A</t>
+        </is>
+      </c>
+      <c r="B187" t="inlineStr">
+        <is>
+          <t>Šípkarsky Klub Vrútky</t>
+        </is>
+      </c>
+      <c r="C187" t="inlineStr">
+        <is>
+          <t>26/27</t>
+        </is>
+      </c>
+      <c r="D187" t="inlineStr">
+        <is>
+          <t>Materské družstvo</t>
+        </is>
+      </c>
+      <c r="E187" t="inlineStr">
+        <is>
+          <t>Jaroslav</t>
+        </is>
+      </c>
+      <c r="F187" t="inlineStr">
+        <is>
+          <t>Belan</t>
+        </is>
+      </c>
+      <c r="G187" t="inlineStr">
+        <is>
+          <t>SVK002718</t>
+        </is>
+      </c>
+      <c r="H187" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+      <c r="I187" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+    </row>
+    <row r="188">
+      <c r="A188" t="inlineStr">
+        <is>
+          <t>ŠK Vrútky A</t>
+        </is>
+      </c>
+      <c r="B188" t="inlineStr">
+        <is>
+          <t>Šípkarsky Klub Vrútky</t>
+        </is>
+      </c>
+      <c r="C188" t="inlineStr">
+        <is>
+          <t>26/27</t>
+        </is>
+      </c>
+      <c r="D188" t="inlineStr">
+        <is>
+          <t>Materské družstvo</t>
+        </is>
+      </c>
+      <c r="E188" t="inlineStr">
+        <is>
+          <t>Ivan</t>
+        </is>
+      </c>
+      <c r="F188" t="inlineStr">
+        <is>
+          <t>Černek</t>
+        </is>
+      </c>
+      <c r="G188" t="inlineStr">
+        <is>
+          <t>SVK000129</t>
+        </is>
+      </c>
+      <c r="H188" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+      <c r="I188" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+    </row>
+    <row r="189">
+      <c r="A189" t="inlineStr">
+        <is>
+          <t>ŠK Vrútky A</t>
+        </is>
+      </c>
+      <c r="B189" t="inlineStr">
+        <is>
+          <t>Šípkarsky Klub Vrútky</t>
+        </is>
+      </c>
+      <c r="C189" t="inlineStr">
+        <is>
+          <t>26/27</t>
+        </is>
+      </c>
+      <c r="D189" t="inlineStr">
+        <is>
+          <t>Materské družstvo</t>
+        </is>
+      </c>
+      <c r="E189" t="inlineStr">
+        <is>
+          <t>Boris</t>
+        </is>
+      </c>
+      <c r="F189" t="inlineStr">
+        <is>
+          <t>Klačan</t>
+        </is>
+      </c>
+      <c r="G189" t="inlineStr">
+        <is>
+          <t>SVK000145</t>
+        </is>
+      </c>
+      <c r="H189" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+      <c r="I189" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+    </row>
+    <row r="190">
+      <c r="A190" t="inlineStr">
+        <is>
+          <t>ŠK Vrútky A</t>
+        </is>
+      </c>
+      <c r="B190" t="inlineStr">
+        <is>
+          <t>Šípkarsky Klub Vrútky</t>
+        </is>
+      </c>
+      <c r="C190" t="inlineStr">
+        <is>
+          <t>26/27</t>
+        </is>
+      </c>
+      <c r="D190" t="inlineStr">
+        <is>
+          <t>Materské družstvo</t>
+        </is>
+      </c>
+      <c r="E190" t="inlineStr">
+        <is>
+          <t>Tomáš</t>
+        </is>
+      </c>
+      <c r="F190" t="inlineStr">
+        <is>
+          <t>Putík</t>
+        </is>
+      </c>
+      <c r="G190" t="inlineStr">
+        <is>
+          <t>SVK002903</t>
+        </is>
+      </c>
+      <c r="H190" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+      <c r="I190" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+    </row>
+    <row r="192">
+      <c r="A192" t="inlineStr">
+        <is>
+          <t>ŠK Vrútky B</t>
+        </is>
+      </c>
+      <c r="B192" t="inlineStr">
+        <is>
+          <t>Šípkarsky Klub Vrútky</t>
+        </is>
+      </c>
+      <c r="C192" t="inlineStr">
+        <is>
+          <t>26/27</t>
+        </is>
+      </c>
+      <c r="D192" t="inlineStr">
+        <is>
+          <t>Materské družstvo</t>
+        </is>
+      </c>
+      <c r="E192" t="inlineStr">
+        <is>
+          <t>Stanislav</t>
+        </is>
+      </c>
+      <c r="F192" t="inlineStr">
+        <is>
+          <t>Bartoš</t>
+        </is>
+      </c>
+      <c r="G192" t="inlineStr">
+        <is>
+          <t>SVK000123</t>
+        </is>
+      </c>
+      <c r="H192" t="inlineStr">
+        <is>
+          <t>Áno</t>
+        </is>
+      </c>
+      <c r="I192" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+    </row>
+    <row r="193">
+      <c r="A193" t="inlineStr">
+        <is>
+          <t>ŠK Vrútky B</t>
+        </is>
+      </c>
+      <c r="B193" t="inlineStr">
+        <is>
+          <t>Šípkarsky Klub Vrútky</t>
+        </is>
+      </c>
+      <c r="C193" t="inlineStr">
+        <is>
+          <t>26/27</t>
+        </is>
+      </c>
+      <c r="D193" t="inlineStr">
+        <is>
+          <t>Materské družstvo</t>
+        </is>
+      </c>
+      <c r="E193" t="inlineStr">
+        <is>
+          <t>Jakub</t>
+        </is>
+      </c>
+      <c r="F193" t="inlineStr">
+        <is>
+          <t>Bartoš</t>
+        </is>
+      </c>
+      <c r="G193" t="inlineStr">
+        <is>
+          <t>SVK002545</t>
+        </is>
+      </c>
+      <c r="H193" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+      <c r="I193" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+    </row>
+    <row r="194">
+      <c r="A194" t="inlineStr">
+        <is>
+          <t>ŠK Vrútky B</t>
+        </is>
+      </c>
+      <c r="B194" t="inlineStr">
+        <is>
+          <t>Šípkarsky Klub Vrútky</t>
+        </is>
+      </c>
+      <c r="C194" t="inlineStr">
+        <is>
+          <t>26/27</t>
+        </is>
+      </c>
+      <c r="D194" t="inlineStr">
+        <is>
+          <t>Materské družstvo</t>
+        </is>
+      </c>
+      <c r="E194" t="inlineStr">
+        <is>
+          <t>Piotr Stanisław</t>
+        </is>
+      </c>
+      <c r="F194" t="inlineStr">
+        <is>
+          <t>Piątkowski</t>
+        </is>
+      </c>
+      <c r="G194" t="inlineStr">
+        <is>
+          <t>SVK000459</t>
+        </is>
+      </c>
+      <c r="H194" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+      <c r="I194" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+    </row>
+    <row r="195">
+      <c r="A195" t="inlineStr">
+        <is>
+          <t>ŠK Vrútky B</t>
+        </is>
+      </c>
+      <c r="B195" t="inlineStr">
+        <is>
+          <t>Šípkarsky Klub Vrútky</t>
+        </is>
+      </c>
+      <c r="C195" t="inlineStr">
+        <is>
+          <t>26/27</t>
+        </is>
+      </c>
+      <c r="D195" t="inlineStr">
+        <is>
+          <t>Materské družstvo</t>
+        </is>
+      </c>
+      <c r="E195" t="inlineStr">
+        <is>
+          <t>Ivan</t>
+        </is>
+      </c>
+      <c r="F195" t="inlineStr">
+        <is>
+          <t>Halgaš</t>
+        </is>
+      </c>
+      <c r="G195" t="inlineStr">
+        <is>
+          <t>SVK000138</t>
+        </is>
+      </c>
+      <c r="H195" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+      <c r="I195" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+    </row>
+    <row r="196">
+      <c r="A196" t="inlineStr">
+        <is>
+          <t>ŠK Vrútky B</t>
+        </is>
+      </c>
+      <c r="B196" t="inlineStr">
+        <is>
+          <t>Šípkarsky Klub Vrútky</t>
+        </is>
+      </c>
+      <c r="C196" t="inlineStr">
+        <is>
+          <t>26/27</t>
+        </is>
+      </c>
+      <c r="D196" t="inlineStr">
+        <is>
+          <t>Materské družstvo</t>
+        </is>
+      </c>
+      <c r="E196" t="inlineStr">
+        <is>
+          <t>Andrej</t>
+        </is>
+      </c>
+      <c r="F196" t="inlineStr">
+        <is>
+          <t>Raffaj</t>
+        </is>
+      </c>
+      <c r="G196" t="inlineStr">
+        <is>
+          <t>SVK000276</t>
+        </is>
+      </c>
+      <c r="H196" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+      <c r="I196" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+    </row>
+    <row r="197">
+      <c r="A197" t="inlineStr">
+        <is>
+          <t>ŠK Vrútky B</t>
+        </is>
+      </c>
+      <c r="B197" t="inlineStr">
+        <is>
+          <t>Šípkarsky Klub Vrútky</t>
+        </is>
+      </c>
+      <c r="C197" t="inlineStr">
+        <is>
+          <t>26/27</t>
+        </is>
+      </c>
+      <c r="D197" t="inlineStr">
+        <is>
+          <t>Materské družstvo</t>
+        </is>
+      </c>
+      <c r="E197" t="inlineStr">
+        <is>
+          <t>Milan</t>
+        </is>
+      </c>
+      <c r="F197" t="inlineStr">
+        <is>
+          <t>Krčula</t>
+        </is>
+      </c>
+      <c r="G197" t="inlineStr">
+        <is>
+          <t>SVK002333</t>
+        </is>
+      </c>
+      <c r="H197" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+      <c r="I197" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+    </row>
+    <row r="198">
+      <c r="A198" t="inlineStr">
+        <is>
+          <t>ŠK Vrútky B</t>
+        </is>
+      </c>
+      <c r="B198" t="inlineStr">
+        <is>
+          <t>Šípkarsky Klub Vrútky</t>
+        </is>
+      </c>
+      <c r="C198" t="inlineStr">
+        <is>
+          <t>26/27</t>
+        </is>
+      </c>
+      <c r="D198" t="inlineStr">
+        <is>
+          <t>Materské družstvo</t>
+        </is>
+      </c>
+      <c r="E198" t="inlineStr">
+        <is>
+          <t>Marián</t>
+        </is>
+      </c>
+      <c r="F198" t="inlineStr">
+        <is>
+          <t>Barica</t>
+        </is>
+      </c>
+      <c r="G198" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="H198" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+      <c r="I198" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+    </row>
+    <row r="200">
+      <c r="A200" t="inlineStr">
+        <is>
+          <t>ŠK Vrútky C</t>
+        </is>
+      </c>
+      <c r="B200" t="inlineStr">
+        <is>
+          <t>Šípkarsky Klub Vrútky</t>
+        </is>
+      </c>
+      <c r="C200" t="inlineStr">
+        <is>
+          <t>26/27</t>
+        </is>
+      </c>
+      <c r="D200" t="inlineStr">
+        <is>
+          <t>Materské družstvo</t>
+        </is>
+      </c>
+      <c r="E200" t="inlineStr">
+        <is>
+          <t>Rastislav</t>
+        </is>
+      </c>
+      <c r="F200" t="inlineStr">
+        <is>
+          <t>Štuller</t>
+        </is>
+      </c>
+      <c r="G200" t="inlineStr">
+        <is>
+          <t>SVK002341</t>
+        </is>
+      </c>
+      <c r="H200" t="inlineStr">
+        <is>
+          <t>Áno</t>
+        </is>
+      </c>
+      <c r="I200" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+    </row>
+    <row r="201">
+      <c r="A201" t="inlineStr">
+        <is>
+          <t>ŠK Vrútky C</t>
+        </is>
+      </c>
+      <c r="B201" t="inlineStr">
+        <is>
+          <t>Šípkarsky Klub Vrútky</t>
+        </is>
+      </c>
+      <c r="C201" t="inlineStr">
+        <is>
+          <t>26/27</t>
+        </is>
+      </c>
+      <c r="D201" t="inlineStr">
+        <is>
+          <t>Materské družstvo</t>
+        </is>
+      </c>
+      <c r="E201" t="inlineStr">
+        <is>
+          <t>Vladimír</t>
+        </is>
+      </c>
+      <c r="F201" t="inlineStr">
+        <is>
+          <t>Dubovec</t>
+        </is>
+      </c>
+      <c r="G201" t="inlineStr">
+        <is>
+          <t>SVK001847</t>
+        </is>
+      </c>
+      <c r="H201" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+      <c r="I201" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+    </row>
+    <row r="202">
+      <c r="A202" t="inlineStr">
+        <is>
+          <t>ŠK Vrútky C</t>
+        </is>
+      </c>
+      <c r="B202" t="inlineStr">
+        <is>
+          <t>Šípkarsky Klub Vrútky</t>
+        </is>
+      </c>
+      <c r="C202" t="inlineStr">
+        <is>
+          <t>26/27</t>
+        </is>
+      </c>
+      <c r="D202" t="inlineStr">
+        <is>
+          <t>Materské družstvo</t>
+        </is>
+      </c>
+      <c r="E202" t="inlineStr">
+        <is>
+          <t>Tomáš</t>
+        </is>
+      </c>
+      <c r="F202" t="inlineStr">
+        <is>
+          <t>Rišian</t>
+        </is>
+      </c>
+      <c r="G202" t="inlineStr">
+        <is>
+          <t>SVK002760</t>
+        </is>
+      </c>
+      <c r="H202" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+      <c r="I202" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+    </row>
+    <row r="203">
+      <c r="A203" t="inlineStr">
+        <is>
+          <t>ŠK Vrútky C</t>
+        </is>
+      </c>
+      <c r="B203" t="inlineStr">
+        <is>
+          <t>Šípkarsky Klub Vrútky</t>
+        </is>
+      </c>
+      <c r="C203" t="inlineStr">
+        <is>
+          <t>26/27</t>
+        </is>
+      </c>
+      <c r="D203" t="inlineStr">
+        <is>
+          <t>Materské družstvo</t>
+        </is>
+      </c>
+      <c r="E203" t="inlineStr">
+        <is>
+          <t>Juraj</t>
+        </is>
+      </c>
+      <c r="F203" t="inlineStr">
+        <is>
+          <t>Paulovič</t>
+        </is>
+      </c>
+      <c r="G203" t="inlineStr">
+        <is>
+          <t>SVK002682</t>
+        </is>
+      </c>
+      <c r="H203" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+      <c r="I203" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+    </row>
+    <row r="204">
+      <c r="A204" t="inlineStr">
+        <is>
+          <t>ŠK Vrútky C</t>
+        </is>
+      </c>
+      <c r="B204" t="inlineStr">
+        <is>
+          <t>Šípkarsky Klub Vrútky</t>
+        </is>
+      </c>
+      <c r="C204" t="inlineStr">
+        <is>
+          <t>26/27</t>
+        </is>
+      </c>
+      <c r="D204" t="inlineStr">
+        <is>
+          <t>Materské družstvo</t>
+        </is>
+      </c>
+      <c r="E204" t="inlineStr">
+        <is>
+          <t>Dušan</t>
+        </is>
+      </c>
+      <c r="F204" t="inlineStr">
+        <is>
+          <t>Polonec</t>
+        </is>
+      </c>
+      <c r="G204" t="inlineStr">
+        <is>
+          <t>SVK001848</t>
+        </is>
+      </c>
+      <c r="H204" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+      <c r="I204" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+    </row>
+    <row r="205">
+      <c r="A205" t="inlineStr">
+        <is>
+          <t>ŠK Vrútky C</t>
+        </is>
+      </c>
+      <c r="B205" t="inlineStr">
+        <is>
+          <t>Šípkarsky Klub Vrútky</t>
+        </is>
+      </c>
+      <c r="C205" t="inlineStr">
+        <is>
+          <t>26/27</t>
+        </is>
+      </c>
+      <c r="D205" t="inlineStr">
+        <is>
+          <t>Materské družstvo</t>
+        </is>
+      </c>
+      <c r="E205" t="inlineStr">
+        <is>
+          <t>Peter</t>
+        </is>
+      </c>
+      <c r="F205" t="inlineStr">
+        <is>
+          <t>Slovik</t>
+        </is>
+      </c>
+      <c r="G205" t="inlineStr">
+        <is>
+          <t>SVK001852</t>
+        </is>
+      </c>
+      <c r="H205" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+      <c r="I205" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+    </row>
+    <row r="206">
+      <c r="A206" t="inlineStr">
+        <is>
+          <t>ŠK Vrútky C</t>
+        </is>
+      </c>
+      <c r="B206" t="inlineStr">
+        <is>
+          <t>Šípkarsky Klub Vrútky</t>
+        </is>
+      </c>
+      <c r="C206" t="inlineStr">
+        <is>
+          <t>26/27</t>
+        </is>
+      </c>
+      <c r="D206" t="inlineStr">
+        <is>
+          <t>Materské družstvo</t>
+        </is>
+      </c>
+      <c r="E206" t="inlineStr">
+        <is>
+          <t>Tomáš</t>
+        </is>
+      </c>
+      <c r="F206" t="inlineStr">
+        <is>
+          <t>Lutišan</t>
+        </is>
+      </c>
+      <c r="G206" t="inlineStr">
+        <is>
+          <t>SVK002337</t>
+        </is>
+      </c>
+      <c r="H206" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+      <c r="I206" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+    </row>
+    <row r="207">
+      <c r="A207" t="inlineStr">
+        <is>
+          <t>ŠK Vrútky C</t>
+        </is>
+      </c>
+      <c r="B207" t="inlineStr">
+        <is>
+          <t>Šípkarsky Klub Vrútky</t>
+        </is>
+      </c>
+      <c r="C207" t="inlineStr">
+        <is>
+          <t>26/27</t>
+        </is>
+      </c>
+      <c r="D207" t="inlineStr">
+        <is>
+          <t>Materské družstvo</t>
+        </is>
+      </c>
+      <c r="E207" t="inlineStr">
+        <is>
+          <t>Roman</t>
+        </is>
+      </c>
+      <c r="F207" t="inlineStr">
+        <is>
+          <t>Kováč</t>
+        </is>
+      </c>
+      <c r="G207" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="H207" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+      <c r="I207" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+    </row>
+    <row r="208">
+      <c r="A208" t="inlineStr">
+        <is>
+          <t>ŠK Vrútky C</t>
+        </is>
+      </c>
+      <c r="B208" t="inlineStr">
+        <is>
+          <t>Šípkarsky Klub Vrútky</t>
+        </is>
+      </c>
+      <c r="C208" t="inlineStr">
+        <is>
+          <t>26/27</t>
+        </is>
+      </c>
+      <c r="D208" t="inlineStr">
+        <is>
+          <t>Materské družstvo</t>
+        </is>
+      </c>
+      <c r="E208" t="inlineStr">
+        <is>
+          <t>Ľubomír</t>
+        </is>
+      </c>
+      <c r="F208" t="inlineStr">
+        <is>
+          <t>Hlavata</t>
+        </is>
+      </c>
+      <c r="G208" t="inlineStr">
+        <is>
+          <t>SVK002332</t>
+        </is>
+      </c>
+      <c r="H208" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+      <c r="I208" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+    </row>
+    <row r="210">
+      <c r="A210" t="inlineStr">
+        <is>
+          <t>Vibe club Handlová</t>
+        </is>
+      </c>
+      <c r="B210" t="inlineStr">
+        <is>
+          <t>DART CLUB PRIEVIDZA</t>
+        </is>
+      </c>
+      <c r="C210" t="inlineStr">
+        <is>
+          <t>26/27</t>
+        </is>
+      </c>
+      <c r="D210" t="inlineStr">
+        <is>
+          <t>Materské družstvo</t>
+        </is>
+      </c>
+      <c r="E210" t="inlineStr">
+        <is>
+          <t>Bohumil</t>
+        </is>
+      </c>
+      <c r="F210" t="inlineStr">
+        <is>
+          <t>Škríp</t>
+        </is>
+      </c>
+      <c r="G210" t="inlineStr">
+        <is>
+          <t>SVK002528</t>
+        </is>
+      </c>
+      <c r="H210" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+      <c r="I210" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+    </row>
+    <row r="211">
+      <c r="A211" t="inlineStr">
+        <is>
+          <t>Vibe club Handlová</t>
+        </is>
+      </c>
+      <c r="B211" t="inlineStr">
+        <is>
+          <t>DART CLUB PRIEVIDZA</t>
+        </is>
+      </c>
+      <c r="C211" t="inlineStr">
+        <is>
+          <t>26/27</t>
+        </is>
+      </c>
+      <c r="D211" t="inlineStr">
+        <is>
+          <t>Materské družstvo</t>
+        </is>
+      </c>
+      <c r="E211" t="inlineStr">
+        <is>
+          <t>Pavel</t>
+        </is>
+      </c>
+      <c r="F211" t="inlineStr">
+        <is>
+          <t>Dobrotka st.</t>
+        </is>
+      </c>
+      <c r="G211" t="inlineStr">
+        <is>
+          <t>SVK001510</t>
+        </is>
+      </c>
+      <c r="H211" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+      <c r="I211" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+    </row>
+    <row r="212">
+      <c r="A212" t="inlineStr">
+        <is>
+          <t>Vibe club Handlová</t>
+        </is>
+      </c>
+      <c r="B212" t="inlineStr">
+        <is>
+          <t>DART CLUB PRIEVIDZA</t>
+        </is>
+      </c>
+      <c r="C212" t="inlineStr">
+        <is>
+          <t>26/27</t>
+        </is>
+      </c>
+      <c r="D212" t="inlineStr">
+        <is>
+          <t>Materské družstvo</t>
+        </is>
+      </c>
+      <c r="E212" t="inlineStr">
+        <is>
+          <t>Roman</t>
+        </is>
+      </c>
+      <c r="F212" t="inlineStr">
+        <is>
+          <t>Pavlovič ml.</t>
+        </is>
+      </c>
+      <c r="G212" t="inlineStr">
+        <is>
+          <t>SVK000400</t>
+        </is>
+      </c>
+      <c r="H212" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+      <c r="I212" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+    </row>
+    <row r="213">
+      <c r="A213" t="inlineStr">
+        <is>
+          <t>Vibe club Handlová</t>
+        </is>
+      </c>
+      <c r="B213" t="inlineStr">
+        <is>
+          <t>DART CLUB PRIEVIDZA</t>
+        </is>
+      </c>
+      <c r="C213" t="inlineStr">
+        <is>
+          <t>26/27</t>
+        </is>
+      </c>
+      <c r="D213" t="inlineStr">
+        <is>
+          <t>Materské družstvo</t>
+        </is>
+      </c>
+      <c r="E213" t="inlineStr">
+        <is>
+          <t>Róbert</t>
+        </is>
+      </c>
+      <c r="F213" t="inlineStr">
+        <is>
+          <t>Šulák</t>
+        </is>
+      </c>
+      <c r="G213" t="inlineStr">
+        <is>
+          <t>SVK001378</t>
+        </is>
+      </c>
+      <c r="H213" t="inlineStr">
+        <is>
+          <t>Áno</t>
+        </is>
+      </c>
+      <c r="I213" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+    </row>
+    <row r="214">
+      <c r="A214" t="inlineStr">
+        <is>
+          <t>Vibe club Handlová</t>
+        </is>
+      </c>
+      <c r="B214" t="inlineStr">
+        <is>
+          <t>DART CLUB PRIEVIDZA</t>
+        </is>
+      </c>
+      <c r="C214" t="inlineStr">
+        <is>
+          <t>26/27</t>
+        </is>
+      </c>
+      <c r="D214" t="inlineStr">
+        <is>
+          <t>Materské družstvo</t>
+        </is>
+      </c>
+      <c r="E214" t="inlineStr">
+        <is>
+          <t>Pavel</t>
+        </is>
+      </c>
+      <c r="F214" t="inlineStr">
+        <is>
+          <t>Škríp</t>
+        </is>
+      </c>
+      <c r="G214" t="inlineStr">
+        <is>
+          <t>SVK002529</t>
+        </is>
+      </c>
+      <c r="H214" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+      <c r="I214" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+    </row>
+    <row r="215">
+      <c r="A215" t="inlineStr">
+        <is>
+          <t>Vibe club Handlová</t>
+        </is>
+      </c>
+      <c r="B215" t="inlineStr">
+        <is>
+          <t>DART CLUB PRIEVIDZA</t>
+        </is>
+      </c>
+      <c r="C215" t="inlineStr">
+        <is>
+          <t>26/27</t>
+        </is>
+      </c>
+      <c r="D215" t="inlineStr">
+        <is>
+          <t>Materské družstvo</t>
+        </is>
+      </c>
+      <c r="E215" t="inlineStr">
+        <is>
+          <t>Vojtech</t>
+        </is>
+      </c>
+      <c r="F215" t="inlineStr">
+        <is>
+          <t>Priehoda</t>
+        </is>
+      </c>
+      <c r="G215" t="inlineStr">
+        <is>
+          <t>SVK000662</t>
+        </is>
+      </c>
+      <c r="H215" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+      <c r="I215" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+    </row>
+    <row r="217">
+      <c r="A217" t="inlineStr">
+        <is>
+          <t>WINDSON DC POPRAD A</t>
+        </is>
+      </c>
+      <c r="B217" t="inlineStr">
+        <is>
+          <t>DC POPRAD</t>
+        </is>
+      </c>
+      <c r="C217" t="inlineStr">
+        <is>
+          <t>26/27</t>
+        </is>
+      </c>
+      <c r="D217" t="inlineStr">
+        <is>
+          <t>Materské družstvo</t>
+        </is>
+      </c>
+      <c r="E217" t="inlineStr">
+        <is>
+          <t>Adrián</t>
+        </is>
+      </c>
+      <c r="F217" t="inlineStr">
+        <is>
+          <t>Dudek</t>
+        </is>
+      </c>
+      <c r="G217" t="inlineStr">
+        <is>
+          <t>SVK000911</t>
+        </is>
+      </c>
+      <c r="H217" t="inlineStr">
+        <is>
+          <t>Áno</t>
+        </is>
+      </c>
+      <c r="I217" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+    </row>
+    <row r="218">
+      <c r="A218" t="inlineStr">
+        <is>
+          <t>WINDSON DC POPRAD A</t>
+        </is>
+      </c>
+      <c r="B218" t="inlineStr">
+        <is>
+          <t>DC POPRAD</t>
+        </is>
+      </c>
+      <c r="C218" t="inlineStr">
+        <is>
+          <t>26/27</t>
+        </is>
+      </c>
+      <c r="D218" t="inlineStr">
+        <is>
+          <t>Materské družstvo</t>
+        </is>
+      </c>
+      <c r="E218" t="inlineStr">
+        <is>
+          <t>Juraj</t>
+        </is>
+      </c>
+      <c r="F218" t="inlineStr">
+        <is>
+          <t>Fiderák</t>
+        </is>
+      </c>
+      <c r="G218" t="inlineStr">
+        <is>
+          <t>SVK002433</t>
+        </is>
+      </c>
+      <c r="H218" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+      <c r="I218" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+    </row>
+    <row r="219">
+      <c r="A219" t="inlineStr">
+        <is>
+          <t>WINDSON DC POPRAD A</t>
+        </is>
+      </c>
+      <c r="B219" t="inlineStr">
+        <is>
+          <t>DC POPRAD</t>
+        </is>
+      </c>
+      <c r="C219" t="inlineStr">
+        <is>
+          <t>26/27</t>
+        </is>
+      </c>
+      <c r="D219" t="inlineStr">
+        <is>
+          <t>Materské družstvo</t>
+        </is>
+      </c>
+      <c r="E219" t="inlineStr">
+        <is>
+          <t>Marek</t>
+        </is>
+      </c>
+      <c r="F219" t="inlineStr">
+        <is>
+          <t>Gedra</t>
+        </is>
+      </c>
+      <c r="G219" t="inlineStr">
+        <is>
+          <t>SVK000973</t>
+        </is>
+      </c>
+      <c r="H219" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+      <c r="I219" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+    </row>
+    <row r="220">
+      <c r="A220" t="inlineStr">
+        <is>
+          <t>WINDSON DC POPRAD A</t>
+        </is>
+      </c>
+      <c r="B220" t="inlineStr">
+        <is>
+          <t>DC POPRAD</t>
+        </is>
+      </c>
+      <c r="C220" t="inlineStr">
+        <is>
+          <t>26/27</t>
+        </is>
+      </c>
+      <c r="D220" t="inlineStr">
+        <is>
+          <t>Materské družstvo</t>
+        </is>
+      </c>
+      <c r="E220" t="inlineStr">
+        <is>
+          <t>Peter</t>
+        </is>
+      </c>
+      <c r="F220" t="inlineStr">
+        <is>
+          <t>Trabalka</t>
+        </is>
+      </c>
+      <c r="G220" t="inlineStr">
+        <is>
+          <t>SVK000698</t>
+        </is>
+      </c>
+      <c r="H220" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+      <c r="I220" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+    </row>
+    <row r="221">
+      <c r="A221" t="inlineStr">
+        <is>
+          <t>WINDSON DC POPRAD A</t>
+        </is>
+      </c>
+      <c r="B221" t="inlineStr">
+        <is>
+          <t>DC POPRAD</t>
+        </is>
+      </c>
+      <c r="C221" t="inlineStr">
+        <is>
+          <t>26/27</t>
+        </is>
+      </c>
+      <c r="D221" t="inlineStr">
+        <is>
+          <t>Materské družstvo</t>
+        </is>
+      </c>
+      <c r="E221" t="inlineStr">
+        <is>
+          <t>Rastislav</t>
+        </is>
+      </c>
+      <c r="F221" t="inlineStr">
+        <is>
+          <t>Vojčík</t>
+        </is>
+      </c>
+      <c r="G221" t="inlineStr">
+        <is>
+          <t>SVK000910</t>
+        </is>
+      </c>
+      <c r="H221" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+      <c r="I221" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+    </row>
+    <row r="222">
+      <c r="A222" t="inlineStr">
+        <is>
+          <t>WINDSON DC POPRAD A</t>
+        </is>
+      </c>
+      <c r="B222" t="inlineStr">
+        <is>
+          <t>DC POPRAD</t>
+        </is>
+      </c>
+      <c r="C222" t="inlineStr">
+        <is>
+          <t>26/27</t>
+        </is>
+      </c>
+      <c r="D222" t="inlineStr">
+        <is>
+          <t>Materské družstvo</t>
+        </is>
+      </c>
+      <c r="E222" t="inlineStr">
+        <is>
+          <t>Kamil</t>
+        </is>
+      </c>
+      <c r="F222" t="inlineStr">
+        <is>
+          <t>Seman</t>
+        </is>
+      </c>
+      <c r="G222" t="inlineStr">
+        <is>
+          <t>SVK001388</t>
+        </is>
+      </c>
+      <c r="H222" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+      <c r="I222" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+    </row>
+    <row r="224">
+      <c r="A224" t="inlineStr">
+        <is>
+          <t>WINDSON DC POPRAD B</t>
+        </is>
+      </c>
+      <c r="B224" t="inlineStr">
+        <is>
+          <t>DC POPRAD</t>
+        </is>
+      </c>
+      <c r="C224" t="inlineStr">
+        <is>
+          <t>26/27</t>
+        </is>
+      </c>
+      <c r="D224" t="inlineStr">
+        <is>
+          <t>Materské družstvo</t>
+        </is>
+      </c>
+      <c r="E224" t="inlineStr">
+        <is>
+          <t>Jan</t>
+        </is>
+      </c>
+      <c r="F224" t="inlineStr">
+        <is>
+          <t>Leško</t>
+        </is>
+      </c>
+      <c r="G224" t="inlineStr">
+        <is>
+          <t>SVK001415</t>
+        </is>
+      </c>
+      <c r="H224" t="inlineStr">
+        <is>
+          <t>Áno</t>
+        </is>
+      </c>
+      <c r="I224" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+    </row>
+    <row r="225">
+      <c r="A225" t="inlineStr">
+        <is>
+          <t>WINDSON DC POPRAD B</t>
+        </is>
+      </c>
+      <c r="B225" t="inlineStr">
+        <is>
+          <t>DC POPRAD</t>
+        </is>
+      </c>
+      <c r="C225" t="inlineStr">
+        <is>
+          <t>26/27</t>
+        </is>
+      </c>
+      <c r="D225" t="inlineStr">
+        <is>
+          <t>Materské družstvo</t>
+        </is>
+      </c>
+      <c r="E225" t="inlineStr">
+        <is>
+          <t>Samuel</t>
+        </is>
+      </c>
+      <c r="F225" t="inlineStr">
+        <is>
+          <t>Líška</t>
+        </is>
+      </c>
+      <c r="G225" t="inlineStr">
+        <is>
+          <t>SVK002437</t>
+        </is>
+      </c>
+      <c r="H225" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+      <c r="I225" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+    </row>
+    <row r="226">
+      <c r="A226" t="inlineStr">
+        <is>
+          <t>WINDSON DC POPRAD B</t>
+        </is>
+      </c>
+      <c r="B226" t="inlineStr">
+        <is>
+          <t>DC POPRAD</t>
+        </is>
+      </c>
+      <c r="C226" t="inlineStr">
+        <is>
+          <t>26/27</t>
+        </is>
+      </c>
+      <c r="D226" t="inlineStr">
+        <is>
+          <t>Materské družstvo</t>
+        </is>
+      </c>
+      <c r="E226" t="inlineStr">
+        <is>
+          <t>Ján</t>
+        </is>
+      </c>
+      <c r="F226" t="inlineStr">
+        <is>
+          <t>Pethö</t>
+        </is>
+      </c>
+      <c r="G226" t="inlineStr">
+        <is>
+          <t>SVK002795</t>
+        </is>
+      </c>
+      <c r="H226" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+      <c r="I226" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+    </row>
+    <row r="227">
+      <c r="A227" t="inlineStr">
+        <is>
+          <t>WINDSON DC POPRAD B</t>
+        </is>
+      </c>
+      <c r="B227" t="inlineStr">
+        <is>
+          <t>DC POPRAD</t>
+        </is>
+      </c>
+      <c r="C227" t="inlineStr">
+        <is>
+          <t>26/27</t>
+        </is>
+      </c>
+      <c r="D227" t="inlineStr">
+        <is>
+          <t>Materské družstvo</t>
+        </is>
+      </c>
+      <c r="E227" t="inlineStr">
+        <is>
+          <t>Jozef</t>
+        </is>
+      </c>
+      <c r="F227" t="inlineStr">
+        <is>
+          <t>Petro</t>
+        </is>
+      </c>
+      <c r="G227" t="inlineStr">
+        <is>
+          <t>SVK001887</t>
+        </is>
+      </c>
+      <c r="H227" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+      <c r="I227" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+    </row>
+    <row r="228">
+      <c r="A228" t="inlineStr">
+        <is>
+          <t>WINDSON DC POPRAD B</t>
+        </is>
+      </c>
+      <c r="B228" t="inlineStr">
+        <is>
+          <t>DC POPRAD</t>
+        </is>
+      </c>
+      <c r="C228" t="inlineStr">
+        <is>
+          <t>26/27</t>
+        </is>
+      </c>
+      <c r="D228" t="inlineStr">
+        <is>
+          <t>Materské družstvo</t>
+        </is>
+      </c>
+      <c r="E228" t="inlineStr">
+        <is>
+          <t>Samuel</t>
+        </is>
+      </c>
+      <c r="F228" t="inlineStr">
+        <is>
+          <t>Strnisko</t>
+        </is>
+      </c>
+      <c r="G228" t="inlineStr">
+        <is>
+          <t>SVK002431</t>
+        </is>
+      </c>
+      <c r="H228" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+      <c r="I228" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+    </row>
+    <row r="229">
+      <c r="A229" t="inlineStr">
+        <is>
+          <t>WINDSON DC POPRAD B</t>
+        </is>
+      </c>
+      <c r="B229" t="inlineStr">
+        <is>
+          <t>DC POPRAD</t>
+        </is>
+      </c>
+      <c r="C229" t="inlineStr">
+        <is>
+          <t>26/27</t>
+        </is>
+      </c>
+      <c r="D229" t="inlineStr">
+        <is>
+          <t>Materské družstvo</t>
+        </is>
+      </c>
+      <c r="E229" t="inlineStr">
+        <is>
+          <t>Ján</t>
+        </is>
+      </c>
+      <c r="F229" t="inlineStr">
+        <is>
+          <t>Kunoš</t>
+        </is>
+      </c>
+      <c r="G229" t="inlineStr">
+        <is>
+          <t>SVK002164</t>
+        </is>
+      </c>
+      <c r="H229" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+      <c r="I229" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+    </row>
+    <row r="230">
+      <c r="A230" t="inlineStr">
+        <is>
+          <t>WINDSON DC POPRAD B</t>
+        </is>
+      </c>
+      <c r="B230" t="inlineStr">
+        <is>
+          <t>DC POPRAD</t>
+        </is>
+      </c>
+      <c r="C230" t="inlineStr">
+        <is>
+          <t>26/27</t>
+        </is>
+      </c>
+      <c r="D230" t="inlineStr">
+        <is>
+          <t>Materské družstvo</t>
+        </is>
+      </c>
+      <c r="E230" t="inlineStr">
+        <is>
+          <t>Peter</t>
+        </is>
+      </c>
+      <c r="F230" t="inlineStr">
+        <is>
+          <t>Olexa</t>
+        </is>
+      </c>
+      <c r="G230" t="inlineStr">
+        <is>
+          <t>SVK001411</t>
+        </is>
+      </c>
+      <c r="H230" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+      <c r="I230" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+    </row>
+    <row r="232">
+      <c r="A232" t="inlineStr">
+        <is>
+          <t>WINDSON DC POPRAD juniori</t>
+        </is>
+      </c>
+      <c r="B232" t="inlineStr">
+        <is>
+          <t>DC POPRAD</t>
+        </is>
+      </c>
+      <c r="C232" t="inlineStr">
+        <is>
+          <t>26/27</t>
+        </is>
+      </c>
+      <c r="D232" t="inlineStr">
+        <is>
+          <t>Materské družstvo</t>
+        </is>
+      </c>
+      <c r="E232" t="inlineStr">
+        <is>
+          <t>Adam</t>
+        </is>
+      </c>
+      <c r="F232" t="inlineStr">
+        <is>
+          <t>Kmec</t>
+        </is>
+      </c>
+      <c r="G232" t="inlineStr">
+        <is>
+          <t>SVK002578</t>
+        </is>
+      </c>
+      <c r="H232" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+      <c r="I232" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+    </row>
+    <row r="233">
+      <c r="A233" t="inlineStr">
+        <is>
+          <t>WINDSON DC POPRAD juniori</t>
+        </is>
+      </c>
+      <c r="B233" t="inlineStr">
+        <is>
+          <t>DC POPRAD</t>
+        </is>
+      </c>
+      <c r="C233" t="inlineStr">
+        <is>
+          <t>26/27</t>
+        </is>
+      </c>
+      <c r="D233" t="inlineStr">
+        <is>
+          <t>Materské družstvo</t>
+        </is>
+      </c>
+      <c r="E233" t="inlineStr">
+        <is>
+          <t>Marko</t>
+        </is>
+      </c>
+      <c r="F233" t="inlineStr">
+        <is>
+          <t>Rybovič</t>
+        </is>
+      </c>
+      <c r="G233" t="inlineStr">
+        <is>
+          <t>SVK003045</t>
+        </is>
+      </c>
+      <c r="H233" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+      <c r="I233" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+    </row>
+    <row r="234">
+      <c r="A234" t="inlineStr">
+        <is>
+          <t>WINDSON DC POPRAD juniori</t>
+        </is>
+      </c>
+      <c r="B234" t="inlineStr">
+        <is>
+          <t>DC POPRAD</t>
+        </is>
+      </c>
+      <c r="C234" t="inlineStr">
+        <is>
+          <t>26/27</t>
+        </is>
+      </c>
+      <c r="D234" t="inlineStr">
+        <is>
+          <t>Materské družstvo</t>
+        </is>
+      </c>
+      <c r="E234" t="inlineStr">
+        <is>
+          <t>Filip</t>
+        </is>
+      </c>
+      <c r="F234" t="inlineStr">
+        <is>
+          <t>Kužoň</t>
+        </is>
+      </c>
+      <c r="G234" t="inlineStr">
+        <is>
+          <t>SVK003044</t>
+        </is>
+      </c>
+      <c r="H234" t="inlineStr">
+        <is>
+          <t>Áno</t>
+        </is>
+      </c>
+      <c r="I234" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+    </row>
+    <row r="235">
+      <c r="A235" t="inlineStr">
+        <is>
+          <t>WINDSON DC POPRAD juniori</t>
+        </is>
+      </c>
+      <c r="B235" t="inlineStr">
+        <is>
+          <t>DC POPRAD</t>
+        </is>
+      </c>
+      <c r="C235" t="inlineStr">
+        <is>
+          <t>26/27</t>
+        </is>
+      </c>
+      <c r="D235" t="inlineStr">
+        <is>
+          <t>Materské družstvo</t>
+        </is>
+      </c>
+      <c r="E235" t="inlineStr">
+        <is>
+          <t>Dominik</t>
+        </is>
+      </c>
+      <c r="F235" t="inlineStr">
+        <is>
+          <t>Pjecha</t>
+        </is>
+      </c>
+      <c r="G235" t="inlineStr">
+        <is>
+          <t>SVK001618</t>
+        </is>
+      </c>
+      <c r="H235" t="inlineStr">
+        <is>
+          <t>Nie</t>
+        </is>
+      </c>
+      <c r="I235" t="inlineStr">
+        <is>
+          <t>Nie</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>